--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -1,2411 +1,3207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:tbl>
-[...404 lines deleted...]
-    <w:p w14:paraId="224F7697" w14:textId="32AAFBB1" w:rsidR="00137C7B" w:rsidRPr="003B4D69" w:rsidRDefault="00AB7D76" w:rsidP="00BD7991">
+    <w:p w14:paraId="224F7697" w14:textId="07F999EB" w:rsidR="00137C7B" w:rsidRPr="003B4D69" w:rsidRDefault="00AB7D76" w:rsidP="00413DBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
+        <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4D69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception form for </w:t>
       </w:r>
-      <w:r w:rsidR="00034882">
+      <w:r w:rsidR="0026491B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation test </w:t>
+        <w:t xml:space="preserve">Testing </w:t>
       </w:r>
       <w:r w:rsidR="00E406BE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00771512">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Electric </w:t>
       </w:r>
       <w:r w:rsidRPr="003B4D69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Cook Stove </w:t>
       </w:r>
       <w:r w:rsidR="00E406BE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>(EC)</w:t>
+        <w:t>(EC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63861">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E406BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5477" w:type="pct"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3114"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3136"/>
+        <w:gridCol w:w="3687"/>
+        <w:gridCol w:w="1353"/>
+        <w:gridCol w:w="541"/>
+        <w:gridCol w:w="273"/>
+        <w:gridCol w:w="178"/>
+        <w:gridCol w:w="265"/>
+        <w:gridCol w:w="85"/>
+        <w:gridCol w:w="162"/>
+        <w:gridCol w:w="178"/>
+        <w:gridCol w:w="239"/>
+        <w:gridCol w:w="328"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="4EF2FD30" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="4EF2FD30" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32615949" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00D27D49">
               <w:t>Manufacturer’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3462" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAB1FE2" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="388CD064" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="388CD064" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AE7FD57" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00D27D49">
               <w:t>Manufacturer’s Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3462" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10EEE9D2" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Mailing:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2514DE6B" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2514DE6B" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D236186" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3462" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21611950" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Email :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="599EEA9D" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="62F5A600" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA565DF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="409B68DE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6041DBED" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...1 lines deleted...]
-              <w:t>Tel:</w:t>
+          <w:p w14:paraId="2512F2B4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Website:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="62F5A600" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="7E07E6E4" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409B68DE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="04EE3A33" w14:textId="0F6F6CCF" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00D27D49">
+              <w:t xml:space="preserve">Local Supplier </w:t>
+            </w:r>
+            <w:r w:rsidR="00961F37">
+              <w:t>(who bring)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2512F2B4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="423B7518" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="7E07E6E4" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="6748EBF9" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EE3A33" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="1031BC7B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00D27D49">
-              <w:t xml:space="preserve">Local Supplier </w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+              <w:t>Local Supplier's Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1873B4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="423B7518" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+          <w:p w14:paraId="481BA2FF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Mailing:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="6748EBF9" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0E4D641E" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1031BC7B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...9 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="73919967" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="481BA2FF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...1 lines deleted...]
-              <w:t>Mailing:</w:t>
+          <w:p w14:paraId="33B6FE7A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0E4D641E" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2AC26174" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73919967" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="4A06858D" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B6FE7A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...1 lines deleted...]
-              <w:t>Email:</w:t>
+          <w:p w14:paraId="773E43F7" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Tel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2AC26174" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="007B0176" w:rsidRPr="00101DBB" w14:paraId="05239B6E" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A06858D" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="5"/>
+          <w:p w14:paraId="497A7139" w14:textId="393EE50A" w:rsidR="007B0176" w:rsidRPr="00D27D49" w:rsidRDefault="007B0176" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>Contact Person of Local Supplier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773E43F7" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79567717" w14:textId="3CE577BE" w:rsidR="007B0176" w:rsidRPr="00101DBB" w:rsidRDefault="007B0176" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">Name: </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text30"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text30"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="1A30575F" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="007B0176" w:rsidRPr="00101DBB" w14:paraId="2F003E67" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E216964" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-            <w:r w:rsidRPr="00D27D49">
+          <w:p w14:paraId="6076F036" w14:textId="77777777" w:rsidR="007B0176" w:rsidRPr="00D27D49" w:rsidRDefault="007B0176" w:rsidP="009C6EC7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEA4259" w14:textId="4A2F75F6" w:rsidR="007B0176" w:rsidRPr="00101DBB" w:rsidRDefault="007B0176" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">Mobile: </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text31"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text31"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E22E9" w:rsidRPr="00101DBB" w14:paraId="1A30575F" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E216964" w14:textId="258BBFBF" w:rsidR="001E22E9" w:rsidRPr="00D27D49" w:rsidRDefault="001E22E9" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="006627DC">
               <w:t>Manufactured</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3462" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D521C1" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-            <w:r w:rsidRPr="00101DBB">
+          <w:p w14:paraId="440FE5D6" w14:textId="77777777" w:rsidR="001E22E9" w:rsidRPr="006627DC" w:rsidRDefault="001E22E9" w:rsidP="00785244">
+            <w:r w:rsidRPr="006627DC">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="006627DC">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
               <w:t xml:space="preserve">  Locally manufactured</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257CCFD8" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...3 lines deleted...]
-                  <w:name w:val="Check3"/>
+          <w:p w14:paraId="30F112FE" w14:textId="77777777" w:rsidR="001E22E9" w:rsidRPr="006627DC" w:rsidRDefault="001E22E9" w:rsidP="00785244">
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="006627DC">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...20 lines deleted...]
-                  <w:name w:val="Check4"/>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:t xml:space="preserve">  Locally assembled with CKD and SKD parts imported</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B72625B" w14:textId="77777777" w:rsidR="001E22E9" w:rsidRPr="006627DC" w:rsidRDefault="001E22E9" w:rsidP="00785244">
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="006627DC">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...39 lines deleted...]
-                  <w:name w:val="Check1"/>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  Imported from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text9"/>
+            <w:r w:rsidRPr="006627DC">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="604D8D3D" w14:textId="5E340CDB" w:rsidR="001E22E9" w:rsidRPr="00101DBB" w:rsidRDefault="001E22E9" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="006627DC">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...13 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:t xml:space="preserve">  Locally purchased from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text11"/>
+            <w:r w:rsidRPr="006627DC">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006627DC">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A27C03" w:rsidRPr="00101DBB" w14:paraId="5DC98539" w14:textId="77777777" w:rsidTr="00DF7F10">
+        <w:trPr>
+          <w:trHeight w:val="805"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9494CD" w14:textId="13A27B97" w:rsidR="00A27C03" w:rsidRPr="00D27D49" w:rsidRDefault="00D9497F" w:rsidP="00D9497F">
+            <w:r>
+              <w:t xml:space="preserve">Type of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A27C03" w:rsidRPr="00D27D49">
+              <w:t xml:space="preserve">Electric </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Cook S</w:t>
+            </w:r>
+            <w:r w:rsidR="00D27D49">
+              <w:t>tove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1D6CA5" w14:textId="1849DC36" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Infrared </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2D3CAA1F" w14:textId="09EA4001" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="0023604B">
+              <w:t>Induction</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69DDA631" w14:textId="48D8BAF9" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00BA1B82">
-[...16 lines deleted...]
-                  <w:name w:val="Check1"/>
+            <w:r>
+              <w:t xml:space="preserve">Infrared </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3CAA1F" w14:textId="06658EE1" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="00EF666E">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1B82">
+              <w:t>Induction</w:t>
+            </w:r>
+            <w:r w:rsidR="00650AB1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1B82">
+              <w:t>+</w:t>
+            </w:r>
+            <w:r w:rsidR="00650AB1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0023604B">
+              <w:t>Infrared</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D15F7DE" w14:textId="669F5193" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">  Double Pot</w:t>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">  Single Pot </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ED2DD76" w14:textId="480DCF89" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-[...76 lines deleted...]
-          <w:p w14:paraId="28484025" w14:textId="57FF2988" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">  Double Pot</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:id="5" w:name="Check3"/>
+          <w:p w14:paraId="3A86BB3A" w14:textId="7D4D363B" w:rsidR="00A27C03" w:rsidRPr="00101DBB" w:rsidRDefault="00A27C03" w:rsidP="00D27D49">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="341" w:hanging="341"/>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
-              <w:t>Body</w:t>
-[...15 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...7 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidR="00D27D49">
+              <w:t xml:space="preserve">  Multi-pot</w:t>
+            </w:r>
+            <w:r w:rsidR="007B16AA">
+              <w:t xml:space="preserve"> (…</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12373">
+              <w:t>…</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007B16AA">
+              <w:t>no.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007B16AA">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="346C7C25" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670233D6" w14:textId="1437DAF6" w:rsidR="00101DBB" w:rsidRPr="00D27D49" w:rsidRDefault="0097238B" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>Electric Cook Stove Brand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B7DF8" w14:textId="2C179685" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="0097238B" w:rsidP="0097238B">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text52"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text52"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text53"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text53"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0097238B" w:rsidRPr="00101DBB" w14:paraId="4EBF013D" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="184F7714" w14:textId="4BC742CD" w:rsidR="0097238B" w:rsidRDefault="0097238B" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">Electric Cook Stove </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D27D49">
+              <w:t>Model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B97EF2A" w14:textId="3E4FE8AE" w:rsidR="0097238B" w:rsidRDefault="0097238B" w:rsidP="0097238B">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text54"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text54"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text55"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text55"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050420C" w:rsidRPr="00101DBB" w14:paraId="6EE12091" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01045E2B" w14:textId="5ED09EA5" w:rsidR="0050420C" w:rsidRPr="00D27D49" w:rsidRDefault="0050420C" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>Lot Number (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9D415C" w14:textId="77777777" w:rsidR="0050420C" w:rsidRPr="00101DBB" w:rsidRDefault="0050420C" w:rsidP="009C6EC7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050420C" w:rsidRPr="00101DBB" w14:paraId="3D0AB50E" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42251D29" w14:textId="6643AABE" w:rsidR="0050420C" w:rsidRPr="00D27D49" w:rsidRDefault="0050420C" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>Total number of population</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67FFD">
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="43506F64" w14:textId="4427754A" w:rsidR="0050420C" w:rsidRDefault="00A747D1" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>From……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00F966D6">
+              <w:t>…..</w:t>
+            </w:r>
+            <w:r>
+              <w:t>To……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00F966D6">
+              <w:t>….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24DC9346" w14:textId="2B70C134" w:rsidR="00A747D1" w:rsidRPr="00101DBB" w:rsidRDefault="00492CFC" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00650AB1">
+              <w:t>Please a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A747D1">
+              <w:t>ttached the serial number sheet if not in serial manner</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="79D1B006" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2DDA04" w14:textId="3E0B3153" w:rsidR="00B56D26" w:rsidRPr="00D27D49" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00B56D26">
+              <w:t xml:space="preserve">Serial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B56D26">
+              <w:t>no</w:t>
+            </w:r>
+            <w:r w:rsidR="009A0BE3">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56D26">
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B56D26">
+              <w:t xml:space="preserve"> of submitted samples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="5611896B" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="7EE8E6A9" w14:textId="77777777" w:rsidTr="00DF7F10">
+        <w:trPr>
+          <w:trHeight w:val="778"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28484025" w14:textId="57FF2988" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Body</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> composition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1499" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F3D4C9" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="3F5D474C" w14:textId="6A0B463D" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+              <w:t xml:space="preserve">  Stainless Steel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60372A43" w14:textId="35AFC535" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>ceramics</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A7F6433" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+              <w:t>Plastic</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5D474C" w14:textId="6A0B463D" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other (Specify)--------</w:t>
-[...17 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ceramics</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A7F6433" w14:textId="290927F6" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Yes</w:t>
-[...6 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t xml:space="preserve">  Other (Specify)</w:t>
+            </w:r>
+            <w:r w:rsidR="009E204C">
+              <w:t xml:space="preserve"> ………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1680" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E063C04" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="004D2584">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Material Specification certificate  (if available)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7039201F" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="004D2584">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  No</w:t>
-[...34 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6010C881" w14:textId="5A9227B7" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="004D2584">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  </w:t>
-[...9 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="07BC79B4" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E5CD84" w14:textId="07C2E0A1" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00377A66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Insulation Class appliances</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="347E752C" w14:textId="16311DA0" w:rsidR="00B56D26" w:rsidRDefault="00B56D26" w:rsidP="00F06409">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Class 0I</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D5E596D" w14:textId="25C078E5" w:rsidR="00B56D26" w:rsidRDefault="00B56D26" w:rsidP="00F06409">
+              <w:t>Class 0</w:t>
+            </w:r>
+            <w:r w:rsidR="00377A66">
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Class II</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="347E752C" w14:textId="3F8E03FC" w:rsidR="00B56D26" w:rsidRDefault="00B56D26" w:rsidP="00F06409">
+              <w:t>Class 0I</w:t>
+            </w:r>
+            <w:r w:rsidR="00377A66">
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Class III</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="296AF818" w14:textId="67A3C097" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00256830">
+              <w:t>Class II</w:t>
+            </w:r>
+            <w:r w:rsidR="00377A66">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other (Specify)--------</w:t>
-[...28 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Class III</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296AF818" w14:textId="02C49D71" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00256830">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...10 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r w:rsidR="009E204C">
+              <w:t xml:space="preserve">  Other (Specify)…………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="32EA018F" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6D26F1" w14:textId="381D46D9" w:rsidR="00B56D26" w:rsidRPr="00BA1B82" w:rsidRDefault="00B56D26" w:rsidP="00FD5350">
+            <w:r w:rsidRPr="00BA1B82">
+              <w:t>Induction Hub Element</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="327AFA88" w14:textId="64959E1F" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00DA6C05">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Aluminium</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="327AFA88" w14:textId="4C2E5CEA" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+              <w:t>Copper</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6C05">
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Other (Specify)------------</w:t>
-[...67 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:t>Aluminium</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6C05">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Ceramics</w:t>
-[...6 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t>Other (Specify)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00084B99">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5350">
+              <w:t>…………..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="0C986CC5" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="445"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515B439A" w14:textId="54156D76" w:rsidR="00B56D26" w:rsidRPr="00BA1B82" w:rsidRDefault="00B56D26" w:rsidP="00306247">
+            <w:r>
+              <w:t xml:space="preserve">Cross sectional area of induction hub element </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353D52A6" w14:textId="53346C65" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00306247" w:rsidP="00306247">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text33"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidR="007135DA">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text34"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text34"/>
+            <w:r w:rsidR="007135DA">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="007135DA">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidR="009442DF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="36873943" w14:textId="77777777" w:rsidTr="00DF7F10">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A6A62C" w14:textId="5C674932" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="004977A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Top Plate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1617" w:type="pct"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4923DF" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>A Grade Crystal plate</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3A60A280" w14:textId="01AE7F71" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+              <w:t>Ceramics</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F1EEBC" w14:textId="6A212DEB" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Glass (specify)………</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1241B6E9" w14:textId="2846DA40" w:rsidR="00B56D26" w:rsidRPr="00A57D53" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+              <w:t>A Grade Crystal plate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A60A280" w14:textId="233EF805" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-                  <w:name w:val="Check1"/>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Glass (specify)………</w:t>
+            </w:r>
+            <w:r w:rsidR="00C863C5">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1241B6E9" w14:textId="626A4DFE" w:rsidR="00B56D26" w:rsidRPr="00A57D53" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...7 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r>
+              <w:t xml:space="preserve">  Other (Specify)……</w:t>
+            </w:r>
+            <w:r w:rsidR="00C863C5">
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B50DF7A" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Material Specification certificate  (if available)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789A338B" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  No</w:t>
-[...118 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135171CB" w14:textId="6C342B18" w:rsidR="00B56D26" w:rsidRPr="00A57D53" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  </w:t>
-[...9 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="487FB0D9" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAC81DF" w14:textId="12E11244" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00FB47F0" w:rsidP="00306247">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Minimum Thickness of </w:t>
+            </w:r>
+            <w:r w:rsidR="00601DC4">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:t>op Plate material</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="046F9A50" w14:textId="15106374" w:rsidR="00B56D26" w:rsidRPr="00A57D53" w:rsidRDefault="00601DC4" w:rsidP="00BA1B82">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text32"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="Text32"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidR="00306247">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009442DF">
+              <w:t>mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB7FDD" w:rsidRPr="00101DBB" w14:paraId="55C06DB9" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDCA697" w14:textId="523E36FC" w:rsidR="00CB7FDD" w:rsidRDefault="00CB7FDD" w:rsidP="00306247">
+            <w:r>
+              <w:t>Diameter of Cooking Zone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEF9F55" w14:textId="5BC0ABF8" w:rsidR="00CB7FDD" w:rsidRDefault="00CB7FDD" w:rsidP="00BA1B82">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text61"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="Text61"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+            <w:r>
+              <w:t xml:space="preserve"> cm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="0F431D0B" w14:textId="77777777" w:rsidTr="00A34F0F">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B0611A" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="005D1396" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="005D1396">
+              <w:t>Physical Structure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8A0E58" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">External Dimension </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D550F06" w14:textId="02239850" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="0018528B" w:rsidP="00BA1B82">
+            <w:r>
+              <w:t>Length (cm) ………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232E36D8" w14:textId="3B1CD00B" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Breadth</w:t>
+            </w:r>
+            <w:r w:rsidR="0018528B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>(cm)</w:t>
+            </w:r>
+            <w:r w:rsidR="0018528B">
+              <w:t xml:space="preserve"> ………………</w:t>
+            </w:r>
+            <w:r w:rsidR="009C53D4">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32876539" w14:textId="503801E2" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="0018528B">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Height</w:t>
+            </w:r>
+            <w:r w:rsidR="0018528B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>(cm)</w:t>
+            </w:r>
+            <w:r w:rsidR="0018528B">
+              <w:t xml:space="preserve"> ………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="00B8F25E" w14:textId="77777777" w:rsidTr="00A34F0F">
+        <w:trPr>
+          <w:trHeight w:val="1318"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBDE09A" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="005D1396" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5E30DD" w14:textId="13F6FC57" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r>
+              <w:t xml:space="preserve">Diameter of cooking Zone </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D935EB0" w14:textId="0AFFF080" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Medium pot (cm)……</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="228DC05F" w14:textId="5240C994" w:rsidR="00B56D26" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+              <w:t>Small pot (cm)……</w:t>
+            </w:r>
+            <w:r w:rsidR="00D001EC">
+              <w:t>……</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29A46399" w14:textId="4F688B57" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Largest pot (cm)……</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B63DA42" w14:textId="297D9819" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+              <w:t>Medium pot (cm)……</w:t>
+            </w:r>
+            <w:r w:rsidR="00D001EC">
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228DC05F" w14:textId="4D4FA8C9" w:rsidR="00B56D26" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-                  <w:name w:val="Check1"/>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Largest pot (cm)……</w:t>
+            </w:r>
+            <w:r w:rsidR="00D001EC">
+              <w:t>….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B63DA42" w14:textId="6A37A8AA" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...10 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r>
+              <w:t xml:space="preserve">  Other (Specify)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D001EC">
+              <w:t>…………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="3AB092E8" w14:textId="3951463A" w:rsidTr="00DF7F10">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD2196A" w14:textId="39078786" w:rsidR="00B56D26" w:rsidRPr="005D1396" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="005D1396">
+              <w:t xml:space="preserve">Supply Cord </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="64EFE383" w14:textId="4B67F1F8" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BA1B82">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
-              <w:t>Three</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Two </w:t>
+            </w:r>
+            <w:r w:rsidR="006F486B">
+              <w:t>Core</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194D0474" w14:textId="252FDC30" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-                  <w:name w:val="Check1"/>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Three</w:t>
+            </w:r>
+            <w:r w:rsidR="006F486B">
+              <w:t xml:space="preserve"> Core</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFFF695" w14:textId="32DE9822" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00BE5017">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  Other (Specify)……</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5017">
+              <w:t>…..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00340812" w:rsidRPr="00101DBB" w14:paraId="33F961A7" w14:textId="77777777" w:rsidTr="00340812">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B2DB1F" w14:textId="6A5C27E3" w:rsidR="00340812" w:rsidRPr="005D1396" w:rsidRDefault="00340812" w:rsidP="00BA1B82">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Cable Length of Supply Cord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="390FF366" w14:textId="1318648B" w:rsidR="00340812" w:rsidRPr="00101DBB" w:rsidRDefault="00340812" w:rsidP="00BE5017">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text59"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text59"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text60"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="Text60"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:r>
+              <w:t>meter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="51A3A8F3" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1586C923" w14:textId="70371284" w:rsidR="00B56D26" w:rsidRPr="005D1396" w:rsidRDefault="00B56D26" w:rsidP="006F7892">
+            <w:r w:rsidRPr="005D1396">
+              <w:t xml:space="preserve">Cross sectional area of </w:t>
+            </w:r>
+            <w:r w:rsidR="00F97D8B">
+              <w:t>core of supply cord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E139E0F" w14:textId="5A92F162" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="006F7892" w:rsidP="00BA1B82">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text35"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="Text35"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Text36"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="005D1396">
+              <w:t>mm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D1396">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="76973D87" w14:textId="00DE98E5" w:rsidTr="00340812">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD3D857" w14:textId="31E366F6" w:rsidR="00B56D26" w:rsidRPr="005D1396" w:rsidRDefault="00B56D26" w:rsidP="005D1396">
+            <w:r>
+              <w:t>IGBT over heat protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1F4498" w14:textId="42D70719" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00675C01">
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="769C32C6" w14:textId="219CB6E1" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00675C01">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="42ABD874" w14:textId="4175B3B5" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="09752919" w14:textId="2A53BB2B" w:rsidTr="00340812">
         <w:trPr>
-          <w:trHeight w:val="1003"/>
+          <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6205280D" w14:textId="478A8C29" w:rsidR="00B56D26" w:rsidRPr="005D1396" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F393716" w14:textId="10E978E8" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Timer Function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2102F4C7" w14:textId="57AB14D2" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...15 lines deleted...]
-          <w:p w14:paraId="5B7C047D" w14:textId="0476999A" w:rsidR="00B56D26" w:rsidRPr="00101DBB" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="694037C3" w14:textId="01FDD521" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...6 lines deleted...]
-              <w:t>No</w:t>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="09752919" w14:textId="2A53BB2B" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="469CFACD" w14:textId="59C0AE4F" w:rsidTr="00340812">
         <w:trPr>
-          <w:trHeight w:val="220"/>
+          <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F393716" w14:textId="10E978E8" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CDE575" w14:textId="67D0209D" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Timer Function</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2102F4C7" w14:textId="57AB14D2" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+              <w:t>Child lock function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E89B5D" w14:textId="2E5A4A63" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2423,54 +3219,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="694037C3" w14:textId="01FDD521" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEBF274" w14:textId="693D6782" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2487,82 +3283,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="469CFACD" w14:textId="59C0AE4F" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="5813B61F" w14:textId="1F57F9C2" w:rsidTr="00340812">
         <w:trPr>
-          <w:trHeight w:val="310"/>
+          <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57CDE575" w14:textId="67D0209D" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7237B75F" w14:textId="5FF7F5DF" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00CF211D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...13 lines deleted...]
-          <w:p w14:paraId="10E89B5D" w14:textId="2E5A4A63" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pan Detection Function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E82B983" w14:textId="73D1C2B7" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2580,54 +3377,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FEBF274" w14:textId="693D6782" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D1539D5" w14:textId="4B9EE2AB" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2644,82 +3441,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="5813B61F" w14:textId="1F57F9C2" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00B704D0" w:rsidRPr="00101DBB" w14:paraId="63D900E5" w14:textId="77777777" w:rsidTr="00340812">
         <w:trPr>
           <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7237B75F" w14:textId="36801A0D" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2596F477" w14:textId="17042E2E" w:rsidR="00B704D0" w:rsidRDefault="00B704D0" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...13 lines deleted...]
-          <w:p w14:paraId="5E82B983" w14:textId="73D1C2B7" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Spill Detection Function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2D4E5A" w14:textId="3DC46648" w:rsidR="00B704D0" w:rsidRPr="00F04788" w:rsidRDefault="00B704D0" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2737,54 +3535,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D1539D5" w14:textId="4B9EE2AB" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0423935D" w14:textId="3294BAFD" w:rsidR="00B704D0" w:rsidRPr="00F04788" w:rsidRDefault="00B704D0" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -2801,266 +3599,265 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="41320B36" w14:textId="01D17354" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="42490F9C" w14:textId="77777777" w:rsidTr="00340812">
         <w:trPr>
-          <w:trHeight w:val="310"/>
+          <w:trHeight w:val="112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B743797" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="343DA9F9" w14:textId="73420DDA" w:rsidR="00F1284D" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...40 lines deleted...]
-          <w:p w14:paraId="60CA0516" w14:textId="7CAA3E2C" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A607D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controlled </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAE91FE" w14:textId="157F01A4" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...14 lines deleted...]
-          <w:p w14:paraId="5B421C74" w14:textId="33AAA574" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Push Button</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="1023A3A1" w14:textId="00D211F9" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  No</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Touch Button</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="57E65F06" w14:textId="18135C4A" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="41320B36" w14:textId="01D17354" w:rsidTr="00340812">
         <w:trPr>
-          <w:trHeight w:val="265"/>
+          <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71D8B919" w14:textId="7425842D" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A59F6" w14:textId="5776FADE" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00977648">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...13 lines deleted...]
-          <w:p w14:paraId="2241F87C" w14:textId="3C412377" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Digital D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>isplay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CA0516" w14:textId="7CAA3E2C" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3078,54 +3875,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2825" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="39C830BD" w14:textId="5C0F4184" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:tcW w:w="2109" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B421C74" w14:textId="33AAA574" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -3142,1001 +3939,2945 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="1B2F3B3C" w14:textId="0D392A9F" w:rsidTr="00D704B1">
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="57E65F06" w14:textId="18135C4A" w:rsidTr="00B704D0">
         <w:trPr>
-          <w:trHeight w:val="310"/>
+          <w:trHeight w:val="265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68FF83DC" w14:textId="5F9B1761" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00D704B1">
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D8B919" w14:textId="7425842D" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">No of Cooking functions </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6524C989" w14:textId="19471E0E" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00D704B1">
+              <w:t>Quick start function</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1331" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2107D1" w14:textId="5DC8FD88" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00C13749">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...85 lines deleted...]
-          <w:p w14:paraId="443D5D51" w14:textId="3987693C" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Master Function Key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1848" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C830BD" w14:textId="30D8CF26" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00482A8A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...14 lines deleted...]
-          <w:p w14:paraId="4E72C3AF" w14:textId="08663B00" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Multi Function</w:t>
+            </w:r>
+            <w:r w:rsidR="001935F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="1B2F3B3C" w14:textId="0D392A9F" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FF83DC" w14:textId="276A37F1" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00D704B1">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...1 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t xml:space="preserve">No of Cooking </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mode/F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unctions </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="6524C989" w14:textId="68242C39" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="008F4E8B" w:rsidP="00D704B1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text47"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="Text47"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FF348B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF348B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1284D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Specify)………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F97D8B" w:rsidRPr="00101DBB" w14:paraId="4DB3018F" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7E04FD" w14:textId="3AB29DDA" w:rsidR="00F97D8B" w:rsidRPr="00F04788" w:rsidRDefault="00A177B0" w:rsidP="00E6039F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E6039F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">controlled </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>step in Power/Temperature</w:t>
+            </w:r>
+            <w:r w:rsidR="00715A73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D886AA" w14:textId="0238B2D3" w:rsidR="00F97D8B" w:rsidRDefault="00A177B0" w:rsidP="00D704B1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text48"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="Text48"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidR="00D07FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D07FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00713050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Power</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09925427" w14:textId="5977CB0F" w:rsidR="00713050" w:rsidRDefault="00713050" w:rsidP="00D704B1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text48"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00D07FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D07FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>no.s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D07FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>for Temperature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77346" w:rsidRPr="00101DBB" w14:paraId="0131CC57" w14:textId="00656F7D" w:rsidTr="00B704D0">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0248F721" w14:textId="5C1150B2" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="005C26E5" w:rsidP="005C26E5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>and T</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1284D" w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>emperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1284D" w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="443D5D51" w14:textId="3987693C" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  No</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="28582E23" w14:textId="0253531D" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E72C3AF" w14:textId="08663B00" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Remote Operation</w:t>
-[...24 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Yes</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5D47379E" w14:textId="270CE766" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77346" w:rsidRPr="00101DBB" w14:paraId="1904E1D6" w14:textId="4A98A6E3" w:rsidTr="00B704D0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28582E23" w14:textId="0253531D" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...1 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t>Remote Operation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E735BA" w14:textId="5CD3EF70" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  No</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="75AEB801" w14:textId="520D12A8" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="00F04788">
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D47379E" w14:textId="270CE766" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rated Power (W)</w:t>
-[...140 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Yes</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="30B824B5" w14:textId="6751A599" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="0B18BA84" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AEB801" w14:textId="62C29AB3" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="001947DC" w:rsidP="00F04788">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...7 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rated Power</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD5E756" w14:textId="0CDBCBB6" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text37"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="Text37"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="Text38"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001947DC" w:rsidRPr="00101DBB" w14:paraId="231EC939" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366CE17D" w14:textId="6F1A66EC" w:rsidR="001947DC" w:rsidRPr="00F04788" w:rsidRDefault="001947DC" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Efficiency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1357DF" w14:textId="4C427C56" w:rsidR="001947DC" w:rsidRDefault="000F7B16" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text56"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="Text56"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F7B16" w:rsidRPr="00101DBB" w14:paraId="1DCE8EDD" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49086606" w14:textId="184B6C09" w:rsidR="000F7B16" w:rsidRDefault="000F7B16" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Power Factor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="623EC9BF" w14:textId="63AD1E32" w:rsidR="000F7B16" w:rsidRDefault="000F7B16" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text57"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="23" w:name="Text57"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="23"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00853CEB" w:rsidRPr="00101DBB" w14:paraId="0E038C8D" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFCF22B" w14:textId="3933BBF0" w:rsidR="00853CEB" w:rsidRDefault="00853CEB" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leakage Current</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E30A00" w14:textId="7E643B8D" w:rsidR="00853CEB" w:rsidRDefault="00853CEB" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text58"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="Text58"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="168300B2" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D5BC75" w14:textId="4A19BE30" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rated Voltage </w:t>
+            </w:r>
+            <w:r w:rsidR="001947DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AABA919" w14:textId="6DCB11D7" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="Text39"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text41"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="Text41"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> V              To </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="27" w:name="Text40"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text42"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="28" w:name="Text42"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00566002" w:rsidRPr="00101DBB" w14:paraId="22EC60ED" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6611BF02" w14:textId="65A63150" w:rsidR="00566002" w:rsidRPr="00F04788" w:rsidRDefault="00C10DDB" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Initial Power when S</w:t>
+            </w:r>
+            <w:r w:rsidR="00566002">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>witched ON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D99315" w14:textId="2857E2B4" w:rsidR="00566002" w:rsidRDefault="00C10DDB" w:rsidP="00F04788">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="29" w:name="Text50"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="29"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text51"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="30" w:name="Text51"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77346" w:rsidRPr="00101DBB" w14:paraId="6AF50A98" w14:textId="01262DD0" w:rsidTr="00DF7F10">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77451443" w14:textId="2362F507" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00D704B1">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Over and Under Voltage Cut-Off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="302733A5" w14:textId="6DE0E22C" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  No</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="7E2EB105" w14:textId="3A51B3CB" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2021" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B824B5" w14:textId="6751A599" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Rated Frequency Range (Hz)</w:t>
-[...77 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Fan Control.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5F5A67E8" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="12895A16" w14:textId="77777777" w:rsidTr="008D608E">
+        <w:trPr>
+          <w:trHeight w:val="265"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2EB105" w14:textId="155AD506" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="008D608E" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...7 lines deleted...]
-                  <w:name w:val="Check3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rated Frequency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="604A0407" w14:textId="66090408" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="008D608E" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text43"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="31" w:name="Text43"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text44"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="32" w:name="Text44"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="32"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C77346" w:rsidRPr="00101DBB" w14:paraId="35437B33" w14:textId="030DC456" w:rsidTr="00C77346">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1891293B" w14:textId="24A29987" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Temperature Control System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E78E1C" w14:textId="06653CA4" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...23 lines deleted...]
-          <w:p w14:paraId="4231BC42" w14:textId="07D0DBC6" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+            <w:r w:rsidR="00C77346">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Fan Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="844" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F09C58" w14:textId="74D41A2B" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00C77346">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -4148,874 +6889,1426 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Other (Specify)………</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="42E96EDB" w14:textId="7D3AAD4C" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+              <w:t xml:space="preserve">  Thermostat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1400" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4231BC42" w14:textId="07D0DBC6" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Weight of the stove (kg)</w:t>
-[...80 lines deleted...]
-                  <w:name w:val="Check6"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Grill for barbeque </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="498527C5" w14:textId="1F613CC3" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+              <w:t xml:space="preserve">  Other (Specify)………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A6A13" w:rsidRPr="00101DBB" w14:paraId="4A15142D" w14:textId="77777777" w:rsidTr="002A6A13">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDE981B" w14:textId="2855A0C7" w:rsidR="002A6A13" w:rsidRPr="00F04788" w:rsidRDefault="002A6A13" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F04788">
-[...7 lines deleted...]
-                  <w:name w:val="Check7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Available safety warning</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="7348C75C" w14:textId="4553C9D6" w:rsidR="002A6A13" w:rsidRPr="00F04788" w:rsidRDefault="002A6A13" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text49"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="33" w:name="Text49"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="33"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B5C22" w:rsidRPr="00101DBB" w14:paraId="6B00555A" w14:textId="77777777" w:rsidTr="00DF7F10">
+        <w:trPr>
+          <w:trHeight w:val="337"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="639DCF6B" w14:textId="09B96FB3" w:rsidR="005B5C22" w:rsidRDefault="00846767" w:rsidP="0079742E">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Power Sharing Facility</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5C22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0079742E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(applicable for multi-</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5C22">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pot electric cook stove</w:t>
+            </w:r>
+            <w:r w:rsidR="0079742E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="668" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="681B4752" w14:textId="0B02DB61" w:rsidR="005B5C22" w:rsidRDefault="005B5C22" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-          <w:p w14:paraId="6475C381" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="621" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DE1D6E" w14:textId="77777777" w:rsidR="005B5C22" w:rsidRDefault="005B5C22" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expected life of stove </w:t>
-[...26 lines deleted...]
-                  <w:name w:val="Check22"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  …… years</w:t>
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="382B2A3E" w14:textId="299E8E69" w:rsidR="005B5C22" w:rsidRDefault="005B5C22" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Others (Specify)……………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56D26" w:rsidRPr="00101DBB" w14:paraId="2551B267" w14:textId="77777777" w:rsidTr="0060415F">
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="333C5B9B" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E96EDB" w14:textId="03BDF500" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00C77346" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weight of the </w:t>
+            </w:r>
+            <w:r w:rsidR="000F5C45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">electric cook </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>stove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104E9F27" w14:textId="5CBC7819" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00B75474" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text45"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="34" w:name="Text45"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="34"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C77346">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>KG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="14538DDB" w14:textId="77777777" w:rsidTr="00E44D78">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471ED894" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+          <w:p w14:paraId="34CE1961" w14:textId="1D3A01F4" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Guarantee/Warranty Period</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+              <w:t xml:space="preserve">Optional accessories </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E329381" w14:textId="121A9219" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+          <w:p w14:paraId="498527C5" w14:textId="5D99AC44" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="00861D56">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check22"/>
+                  <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  …… years</w:t>
-[...62 lines deleted...]
-                  <w:name w:val="Check1"/>
+              <w:t xml:space="preserve">  Grill for barbeque </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...8 lines deleted...]
-          <w:p w14:paraId="1BAAC64D" w14:textId="2388D75E" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00861D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Others (Specify)……………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="2551B267" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="471ED894" w14:textId="77777777" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...1 lines deleted...]
-                  <w:name w:val="Check3"/>
+              <w:t>Guarantee/Warranty Period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E329381" w14:textId="41321D95" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00B75474" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text46"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="35" w:name="Text46"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="35"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A34F0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1284D" w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ears</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B260AD" w:rsidRPr="00101DBB" w14:paraId="676F39E0" w14:textId="77777777" w:rsidTr="00E44D78">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CF53EA" w14:textId="2C41A016" w:rsidR="00B260AD" w:rsidRPr="00F04788" w:rsidRDefault="00B260AD" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>National / International Certificates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D304E3" w14:textId="77777777" w:rsidR="00B260AD" w:rsidRDefault="00B260AD" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="018634F8" w14:textId="4C00C81A" w:rsidTr="00B704D0">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C36949" w14:textId="6D2E9E90" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00B260AD" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ISO/IEC</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1284D" w:rsidRPr="0060415F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Certificate</w:t>
+            </w:r>
+            <w:r w:rsidR="00367B82">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="935" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E22E03" w14:textId="22AF5714" w:rsidR="00F1284D" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F04788">
-[...14 lines deleted...]
-          <w:p w14:paraId="55096EDA" w14:textId="17EB2260" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+            <w:r w:rsidR="00B260AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  IEC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAAC64D" w14:textId="0E57FC3E" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check7"/>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-          <w:p w14:paraId="4A35DAAE" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+            <w:r w:rsidR="00B260AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  ISO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="pct"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="55096EDA" w14:textId="767A9A96" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04788">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Additional description (if any)</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="5"/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Others (Specify)……………………</w:t>
+            </w:r>
+            <w:r w:rsidR="00E12B75">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1284D" w:rsidRPr="00101DBB" w14:paraId="07713708" w14:textId="77777777" w:rsidTr="00E852E3">
+        <w:trPr>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1821" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F132712" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+          <w:p w14:paraId="4A35DAAE" w14:textId="77777777" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="6CCE998E" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
+            <w:r w:rsidRPr="00F04788">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Additional description (if any)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3179" w:type="pct"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C8E7CC" w14:textId="77777777" w:rsidR="00F1284D" w:rsidRPr="00F04788" w:rsidRDefault="00F1284D" w:rsidP="0060415F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05C8E7CC" w14:textId="77777777" w:rsidR="00B56D26" w:rsidRPr="00F04788" w:rsidRDefault="00B56D26" w:rsidP="0060415F">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EDFCF4D" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A">
+    <w:p w14:paraId="27030D80" w14:textId="77777777" w:rsidR="006A09B2" w:rsidRDefault="006A09B2" w:rsidP="00CD638A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDFCF4D" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="0095032E">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD638A">
         <w:t>Name:                                                                                  Company Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B208859" w14:textId="54098A09" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A">
+    <w:p w14:paraId="5B208859" w14:textId="54098A09" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="0095032E">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD638A">
         <w:t xml:space="preserve">Designation:                                                                        </w:t>
       </w:r>
       <w:r w:rsidR="004F3A2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:t>Stamp:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137DEE1D" w14:textId="5EBE2F48" w:rsidR="00CB2436" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="008C2F58">
+    <w:p w14:paraId="137DEE1D" w14:textId="5EBE2F48" w:rsidR="00CB2436" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="0095032E">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD638A">
         <w:t>Signature:                                                                             Date</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00CD638A" w:rsidSect="00F0751E">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1534" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CFD0C4" w14:textId="77777777" w:rsidR="007B375F" w:rsidRDefault="007B375F" w:rsidP="0098113F">
+    <w:p w14:paraId="11DFED14" w14:textId="77777777" w:rsidR="008D7B15" w:rsidRDefault="008D7B15" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="661A393F" w14:textId="77777777" w:rsidR="007B375F" w:rsidRDefault="007B375F" w:rsidP="0098113F">
+    <w:p w14:paraId="73C2364B" w14:textId="77777777" w:rsidR="008D7B15" w:rsidRDefault="008D7B15" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="223A3A05" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -5027,129 +8320,383 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0033080C">
+    <w:r w:rsidR="00781640">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0033080C">
+    <w:r w:rsidR="00781640">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03EC0A8C" w14:textId="77777777" w:rsidR="007B375F" w:rsidRDefault="007B375F" w:rsidP="0098113F">
+    <w:p w14:paraId="201F5C00" w14:textId="77777777" w:rsidR="008D7B15" w:rsidRDefault="008D7B15" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45D6CE48" w14:textId="77777777" w:rsidR="007B375F" w:rsidRDefault="007B375F" w:rsidP="0098113F">
+    <w:p w14:paraId="56D905F9" w14:textId="77777777" w:rsidR="008D7B15" w:rsidRDefault="008D7B15" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="31E20702" w14:textId="7CB1FAAA" w:rsidR="0011695D" w:rsidRDefault="0011695D" w:rsidP="0011695D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="8190"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:lang w:bidi="ne-NP"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A246923" wp14:editId="32B8F594">
+          <wp:extent cx="638175" cy="571500"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="638175" cy="571500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4733A068" w14:textId="41F6D4F6" w:rsidR="0011695D" w:rsidRDefault="0011695D" w:rsidP="0011695D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:bidi="ne-NP"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="714F4C06" wp14:editId="2727379C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-133350</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>207009</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6124575" cy="0"/>
+              <wp:effectExtent l="0" t="38100" r="9525" b="38100"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Straight Connector 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks/>
+                    </wps:cNvCnPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6124575" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="76200">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page" from="-10.5pt,16.3pt" to="471.75pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrvj816gEAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG8fZbray4uwhq/Sy&#10;aqOm/QEEQ4wKDAIaO/++A/7YbXdVqVV9QIZ582beY9jc90aTi/BBga1puVhSIiyHRtlzTb993b/7&#10;QEmIzDZMgxU1vYpA77dv32w6V4kVtKAb4QmS2FB1rqZtjK4qisBbYVhYgBMWgxK8YRG3/lw0nnXI&#10;bnSxWi7XRQe+cR64CAFPH4Yg3WZ+KQWPn6UMIhJdU+wt5tXn9ZTWYrth1dkz1yo+tsH+oQvDlMWi&#10;M9UDi4z88OoFlVHcQwAZFxxMAVIqLrIGVFMuf1NzbJkTWQuaE9xsU/h/tPzT5eCJamp6Q4llBq/o&#10;GD1T5zaSHViLBoInN8mnzoUK4Tt78Ekp7+3RPQL/HjBW/BJMm+AGWC+9SXCUSvrs+3X2XfSRcDxc&#10;l6v3t3e3lPApVrBqSnQ+xI8CDEk/NdXKJktYxS6PIabSrJog6Vhb0tX0bo3DkWEBtGr2SusUDP58&#10;2mlPLgzHYb9f4peUIcUzGO60HSUNKrKeeNViKPBFSHQM+y6HCmlWxUzLOBc2liOvtohOaRJbmBPH&#10;1v6UOOJTqshz/DfJc0auDDbOyUZZ8K+1HfupZTngJwcG3cmCEzTXg59uGwcyOzc+njTxz/c5/emJ&#10;b38CAAD//wMAUEsDBBQABgAIAAAAIQCeAvaB3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWidOiCDEqRASiBNVSwVXN97GEfE6it0k/D1GHOA4O6PZN9VmsT2bcPSdIwnp&#10;OgGG1DjdUSvh8Pa0ugXmgyKtekco4Qs9bOrLi0qV2s20w2kfWhZLyJdKgglhKDn3jUGr/NoNSNE7&#10;udGqEOXYcj2qOZbbnoskKbhVHcUPRg34aLD53J+thPy0LdLXd7E1L0k+Pn+IOZsOs5TXV8vDPbCA&#10;S/gLww9+RIc6Mh3dmbRnvYSVSOOWICETBbAYuMuzG2DH3wOvK/5/Qf0NAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAq74/NeoBAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAngL2gd4AAAAJAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="red" strokeweight="6pt">
+              <v:stroke joinstyle="miter"/>
+              <o:lock v:ext="edit" shapetype="f"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Effective Date</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008736EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RETS/TCH/ELECS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/RFFTECS/002</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00A63861">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2.0</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6F84556A" w14:textId="0500231A" w:rsidR="00E163C4" w:rsidRPr="0011695D" w:rsidRDefault="00E163C4" w:rsidP="0011695D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5231,214 +8778,339 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="00034882"/>
+    <w:rsid w:val="00054C32"/>
     <w:rsid w:val="0006317F"/>
+    <w:rsid w:val="00084B99"/>
+    <w:rsid w:val="00087FC2"/>
     <w:rsid w:val="000D1131"/>
+    <w:rsid w:val="000D1CF2"/>
+    <w:rsid w:val="000E608A"/>
+    <w:rsid w:val="000F5C45"/>
+    <w:rsid w:val="000F7B16"/>
     <w:rsid w:val="00101DBB"/>
+    <w:rsid w:val="0011695D"/>
+    <w:rsid w:val="00130878"/>
     <w:rsid w:val="00133675"/>
+    <w:rsid w:val="00135FAA"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="0016046C"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="0018528B"/>
     <w:rsid w:val="00193481"/>
+    <w:rsid w:val="001935F8"/>
+    <w:rsid w:val="001947DC"/>
     <w:rsid w:val="001B2813"/>
+    <w:rsid w:val="001E22E9"/>
     <w:rsid w:val="001E50C8"/>
     <w:rsid w:val="0021523D"/>
     <w:rsid w:val="00217CA4"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="0023604B"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="00256830"/>
+    <w:rsid w:val="0026491B"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="00280C04"/>
     <w:rsid w:val="0028784E"/>
     <w:rsid w:val="002918E9"/>
+    <w:rsid w:val="002A6A13"/>
     <w:rsid w:val="002E3DC6"/>
+    <w:rsid w:val="00306247"/>
+    <w:rsid w:val="00306C50"/>
     <w:rsid w:val="00324CBA"/>
     <w:rsid w:val="0033080C"/>
+    <w:rsid w:val="00340812"/>
     <w:rsid w:val="00354A4E"/>
+    <w:rsid w:val="00367B82"/>
+    <w:rsid w:val="00377A66"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003B4D69"/>
+    <w:rsid w:val="003C2FA1"/>
     <w:rsid w:val="003C5B19"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
+    <w:rsid w:val="00406C27"/>
+    <w:rsid w:val="00413DBF"/>
     <w:rsid w:val="00426341"/>
+    <w:rsid w:val="0042761A"/>
     <w:rsid w:val="00433EB1"/>
     <w:rsid w:val="00447C8E"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="0046320A"/>
+    <w:rsid w:val="00482A8A"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="00492CFC"/>
+    <w:rsid w:val="004977A3"/>
     <w:rsid w:val="004B3075"/>
     <w:rsid w:val="004C5579"/>
     <w:rsid w:val="004D2584"/>
+    <w:rsid w:val="004D4F6B"/>
+    <w:rsid w:val="004E7920"/>
     <w:rsid w:val="004F3A2F"/>
+    <w:rsid w:val="0050420C"/>
     <w:rsid w:val="00551892"/>
+    <w:rsid w:val="00566002"/>
     <w:rsid w:val="00574283"/>
+    <w:rsid w:val="005A75EC"/>
     <w:rsid w:val="005B0103"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005B5C22"/>
+    <w:rsid w:val="005C26E5"/>
+    <w:rsid w:val="005C544E"/>
     <w:rsid w:val="005D1396"/>
+    <w:rsid w:val="005D2AD1"/>
+    <w:rsid w:val="005D499D"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="0060164E"/>
+    <w:rsid w:val="00601DC4"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="0060415F"/>
     <w:rsid w:val="006068BE"/>
     <w:rsid w:val="00621641"/>
+    <w:rsid w:val="00650AB1"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00657354"/>
+    <w:rsid w:val="00664809"/>
     <w:rsid w:val="00675C01"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
+    <w:rsid w:val="006A09B2"/>
+    <w:rsid w:val="006F2535"/>
+    <w:rsid w:val="006F486B"/>
+    <w:rsid w:val="006F7892"/>
     <w:rsid w:val="00703C58"/>
+    <w:rsid w:val="00713050"/>
+    <w:rsid w:val="007135DA"/>
+    <w:rsid w:val="00715A73"/>
     <w:rsid w:val="00735764"/>
+    <w:rsid w:val="00735F41"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00771512"/>
+    <w:rsid w:val="00781640"/>
+    <w:rsid w:val="0079742E"/>
+    <w:rsid w:val="007B0176"/>
+    <w:rsid w:val="007B16AA"/>
     <w:rsid w:val="007B375F"/>
     <w:rsid w:val="007C78AA"/>
     <w:rsid w:val="007E1E8F"/>
     <w:rsid w:val="007F3900"/>
     <w:rsid w:val="0081285C"/>
     <w:rsid w:val="008130BB"/>
+    <w:rsid w:val="00827064"/>
+    <w:rsid w:val="00846767"/>
     <w:rsid w:val="0085331D"/>
+    <w:rsid w:val="00853CEB"/>
+    <w:rsid w:val="00861D56"/>
     <w:rsid w:val="00867C4C"/>
+    <w:rsid w:val="008736EE"/>
+    <w:rsid w:val="008B0235"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008C2F58"/>
+    <w:rsid w:val="008D1AC1"/>
+    <w:rsid w:val="008D608E"/>
+    <w:rsid w:val="008D7B15"/>
+    <w:rsid w:val="008F4E8B"/>
     <w:rsid w:val="00942DE1"/>
+    <w:rsid w:val="009442DF"/>
+    <w:rsid w:val="0095032E"/>
     <w:rsid w:val="009603CF"/>
+    <w:rsid w:val="00961F37"/>
     <w:rsid w:val="00962B62"/>
+    <w:rsid w:val="0097238B"/>
+    <w:rsid w:val="00977648"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="009A0BE3"/>
     <w:rsid w:val="009C496A"/>
     <w:rsid w:val="009C4B9A"/>
+    <w:rsid w:val="009C53D4"/>
+    <w:rsid w:val="009E204C"/>
+    <w:rsid w:val="00A03C5B"/>
     <w:rsid w:val="00A106FC"/>
+    <w:rsid w:val="00A1470D"/>
+    <w:rsid w:val="00A177B0"/>
     <w:rsid w:val="00A27C03"/>
     <w:rsid w:val="00A3236E"/>
+    <w:rsid w:val="00A34F0F"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A43A7E"/>
     <w:rsid w:val="00A57D53"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A607D0"/>
+    <w:rsid w:val="00A63861"/>
+    <w:rsid w:val="00A67FFD"/>
+    <w:rsid w:val="00A72A62"/>
+    <w:rsid w:val="00A747D1"/>
     <w:rsid w:val="00AB7D76"/>
     <w:rsid w:val="00AC2892"/>
     <w:rsid w:val="00AD07EA"/>
     <w:rsid w:val="00AD649D"/>
     <w:rsid w:val="00AE64E9"/>
     <w:rsid w:val="00AF5E39"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
+    <w:rsid w:val="00B2296F"/>
+    <w:rsid w:val="00B260AD"/>
+    <w:rsid w:val="00B4384E"/>
     <w:rsid w:val="00B45071"/>
     <w:rsid w:val="00B56D26"/>
+    <w:rsid w:val="00B704D0"/>
+    <w:rsid w:val="00B75474"/>
     <w:rsid w:val="00BA1B82"/>
     <w:rsid w:val="00BA2568"/>
+    <w:rsid w:val="00BC0DF5"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BD7991"/>
     <w:rsid w:val="00BE116A"/>
+    <w:rsid w:val="00BE5017"/>
+    <w:rsid w:val="00C10DDB"/>
     <w:rsid w:val="00C10F75"/>
+    <w:rsid w:val="00C13749"/>
     <w:rsid w:val="00C33A10"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
+    <w:rsid w:val="00C545C9"/>
     <w:rsid w:val="00C65321"/>
+    <w:rsid w:val="00C77346"/>
     <w:rsid w:val="00C776C3"/>
+    <w:rsid w:val="00C814CB"/>
     <w:rsid w:val="00C8547D"/>
+    <w:rsid w:val="00C863C5"/>
     <w:rsid w:val="00C93D84"/>
+    <w:rsid w:val="00C9729A"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
+    <w:rsid w:val="00CB7FDD"/>
+    <w:rsid w:val="00CC2994"/>
     <w:rsid w:val="00CD2443"/>
+    <w:rsid w:val="00CD33D7"/>
     <w:rsid w:val="00CD638A"/>
+    <w:rsid w:val="00CF211D"/>
+    <w:rsid w:val="00CF29FD"/>
+    <w:rsid w:val="00D001EC"/>
+    <w:rsid w:val="00D07FA7"/>
     <w:rsid w:val="00D23483"/>
+    <w:rsid w:val="00D261CB"/>
+    <w:rsid w:val="00D26491"/>
     <w:rsid w:val="00D27D49"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D704B1"/>
+    <w:rsid w:val="00D9497F"/>
+    <w:rsid w:val="00DA6C05"/>
+    <w:rsid w:val="00DF4012"/>
     <w:rsid w:val="00DF61A9"/>
+    <w:rsid w:val="00DF7F10"/>
     <w:rsid w:val="00E06C46"/>
+    <w:rsid w:val="00E12B75"/>
+    <w:rsid w:val="00E163C4"/>
     <w:rsid w:val="00E406BE"/>
+    <w:rsid w:val="00E44D78"/>
+    <w:rsid w:val="00E56A3B"/>
+    <w:rsid w:val="00E6039F"/>
+    <w:rsid w:val="00E641CE"/>
+    <w:rsid w:val="00E852E3"/>
     <w:rsid w:val="00EA61C4"/>
+    <w:rsid w:val="00EC2775"/>
+    <w:rsid w:val="00EF4B76"/>
+    <w:rsid w:val="00EF666E"/>
     <w:rsid w:val="00F04788"/>
     <w:rsid w:val="00F06409"/>
     <w:rsid w:val="00F0751E"/>
+    <w:rsid w:val="00F12373"/>
+    <w:rsid w:val="00F1284D"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F3188B"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
+    <w:rsid w:val="00F87064"/>
+    <w:rsid w:val="00F966D6"/>
+    <w:rsid w:val="00F97D8B"/>
     <w:rsid w:val="00FA4F24"/>
+    <w:rsid w:val="00FB47F0"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
+    <w:rsid w:val="00FD5350"/>
     <w:rsid w:val="00FE0302"/>
+    <w:rsid w:val="00FF348B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C54C1EE"/>
@@ -6085,58 +9757,77 @@
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D27D49"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="1918392340">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6399,86 +10090,86 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFF73699-A6E9-47C4-9898-F700DE478FD3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CC81D0D-AD86-4953-9524-054F16F85AA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>608</Words>
-  <Characters>3468</Characters>
+  <Words>766</Words>
+  <Characters>4367</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4068</CharactersWithSpaces>
+  <CharactersWithSpaces>5123</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>95763bbffbbc6e229334a0bba0bebd5b69d43db1d4e09cf6d08b05604447d756</vt:lpwstr>
   </property>
 </Properties>
 </file>