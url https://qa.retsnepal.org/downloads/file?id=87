--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -1,1041 +1,1541 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="44B9BB19" w14:textId="77777777" w:rsidR="0012577D" w:rsidRDefault="0012577D" w:rsidP="00C704C9">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="66D2FC28" w14:textId="5B2F50CD" w:rsidR="00C704C9" w:rsidRDefault="00C704C9" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C2500">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Form for </w:t>
       </w:r>
       <w:r w:rsidR="003C2500" w:rsidRPr="003C2500">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test of Electric </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:r w:rsidR="007D0C19">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
       <w:r w:rsidR="003C2500" w:rsidRPr="003C2500">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Co</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="003C2500" w:rsidRPr="003C2500">
+        <w:t xml:space="preserve"> of Electric Cook</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83679">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>okstoves</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008F66E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Stove</w:t>
+      </w:r>
       <w:r w:rsidR="003C2500" w:rsidRPr="003C2500">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> (EC</w:t>
       </w:r>
+      <w:r w:rsidR="00082E45">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="003C2500">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632A076D" w14:textId="77777777" w:rsidR="003C2500" w:rsidRPr="00C704C9" w:rsidRDefault="003C2500" w:rsidP="00C704C9">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="160" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="102"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="160" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="31"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2947"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E3841" w14:paraId="7E8CDD47" w14:textId="77777777" w:rsidTr="009E3841">
+      <w:tr w:rsidR="00B13C17" w14:paraId="6A768882" w14:textId="77777777" w:rsidTr="00B13C17">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56405F17" w14:textId="77777777" w:rsidR="009E3841" w:rsidRDefault="009E3841" w:rsidP="009E3841">
+          <w:p w14:paraId="2551D8BB" w14:textId="450EB9C1" w:rsidR="00B13C17" w:rsidRDefault="00B13C17" w:rsidP="00B13C17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>RETS ID:</w:t>
             </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text3"/>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="0FB4DB0A" w14:textId="1B093432" w:rsidR="00EB13DD" w:rsidRDefault="0020555E" w:rsidP="00B13C17">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Capacity</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB13DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text1"/>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text2"/>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF44E8E" w14:textId="6454E93E" w:rsidR="00B13C17" w:rsidRDefault="00B13C17" w:rsidP="00B13C17">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Type:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text4"/>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56991">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26068506" w14:textId="77777777" w:rsidR="003C2500" w:rsidRDefault="003C2500" w:rsidP="00477ABE">
+    <w:p w14:paraId="632A076D" w14:textId="77777777" w:rsidR="003C2500" w:rsidRPr="00C62BCD" w:rsidRDefault="003C2500" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A922CC" w14:textId="77777777" w:rsidR="00477ABE" w:rsidRDefault="00B8655A" w:rsidP="00B13C17">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6885"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To,</w:t>
       </w:r>
       <w:r w:rsidR="00477ABE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E40E08" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
+    <w:p w14:paraId="31E40E08" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRDefault="00B8655A" w:rsidP="00B13C17">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The General Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FB1303" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="009C424E" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="14FB1303" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="009C424E" w:rsidRDefault="00B8655A" w:rsidP="00CB49B7">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C424E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RETS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, Khumaltar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F152637" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="00C62BCD" w:rsidRDefault="00B8655A" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A2DC47" w14:textId="04DA5162" w:rsidR="00540605" w:rsidRPr="000415F3" w:rsidRDefault="00540605" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t>We would like to i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nform you that we have imported/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">anufactured some samples of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44440">
+        <w:t>Electric Cook-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Stove</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve">. The detail information of the sample is provided in the reception form attached herewith. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>We have submitted three samples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve"> of each model of </w:t>
+      </w:r>
+      <w:r w:rsidR="0034783A">
+        <w:t>Electric Cook</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83679">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006C48BD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="0034783A">
+        <w:t>tove</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve"> for testing the products under </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sample test </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ategory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EA1514" w14:textId="77777777" w:rsidR="009C4EDA" w:rsidRPr="00666D25" w:rsidRDefault="009C4EDA" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00666D25">
+        <w:t>We have provided the following documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390A1BB1" w14:textId="77777777" w:rsidR="00617B12" w:rsidRDefault="00941216" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Duly filled reception form prescribed by RETS (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617B12">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Manufacturer’s Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0109D3" w14:textId="04BAC93D" w:rsidR="00FC38F3" w:rsidRDefault="00FC38F3" w:rsidP="00FC38F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00666D25">
+        <w:t>Catalogue a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nd technical specifications of EC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00666D25">
+        <w:t xml:space="preserve"> provided by manufacturer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBE2BBA" w14:textId="7D7A64B3" w:rsidR="00C756C0" w:rsidRPr="00C756C0" w:rsidRDefault="00C756C0" w:rsidP="00FC38F3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Previous </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA104A">
+        <w:t xml:space="preserve">RETS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>test certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA104A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C756C0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6321645D" w14:textId="2FF7FF95" w:rsidR="006475C4" w:rsidRDefault="006475C4" w:rsidP="00FC38F3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t xml:space="preserve">Warranty card of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FACF90" w14:textId="77777777" w:rsidR="00617B12" w:rsidRDefault="00941216" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Industry registration Certificate (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617B12">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>for local manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E114D4E" w14:textId="77777777" w:rsidR="00617B12" w:rsidRDefault="00941216" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>National / International test certificates (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617B12">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D05DF12" w14:textId="5FD7B35E" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Others………………</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4BAA">
+        <w:t>…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48445E41" w14:textId="77777777" w:rsidR="009B7ABC" w:rsidRDefault="009B7ABC" w:rsidP="007440D8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We hereby take full ownership of all the above-mentioned documents and confirm that they are genuine and authentic. We further assure that all products imported or manufactured by us comply with the applicable minimum quality standard labelling requirements. Accordingly, we accept full responsibility for the quality of the products and the authenticity of the submitted documents. In the event that any discrepancy is identified at any time, we shall immediately replace the product at our own cost and bear all related legal actions and consequences. We will collect the product submitted for testing at the time of report collection; however, if we fail to collect the product within a period of one year from the date of submission, we agree and grant permission to RETS to manage or dispose of the product at its discretion, and RETS shall not be held liable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CDC8D9" w14:textId="307A1586" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="000D0D03">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Thank you for your kind cooperation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B022FA" w14:textId="4663B907" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00B13DF1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730BDC9B" w14:textId="2101353A" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00B13DF1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Designation:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Stamp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FA5D68" w14:textId="45FCA6A0" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00B13DF1">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B13DF1">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDE1315" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="002909CA" w:rsidRDefault="00941216" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8EDE39" w14:textId="26CBF6AD" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="002256ED" w:rsidP="00B13C17">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Khumaltar</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00325C0F">
+        <w:t>RETS reserves the right to retain one tes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83679">
+        <w:t>ted sample of the Electric Cook-</w:t>
+      </w:r>
+      <w:r w:rsidR="00325C0F">
+        <w:t>Stove, subjected to destructive testing, for further field verification and validation.</w:t>
+      </w:r>
+      <w:r w:rsidR="004777D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F152637" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="009C424E" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
-[...627 lines deleted...]
-    <w:p w14:paraId="7E8EDE39" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216"/>
     <w:sectPr w:rsidR="00941216" w:rsidRPr="00941216" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="411255A0" w14:textId="77777777" w:rsidR="00793D89" w:rsidRDefault="00793D89" w:rsidP="0098113F">
+    <w:p w14:paraId="67E26C55" w14:textId="77777777" w:rsidR="00AA238B" w:rsidRDefault="00AA238B" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AFBAE89" w14:textId="77777777" w:rsidR="00793D89" w:rsidRDefault="00793D89" w:rsidP="0098113F">
+    <w:p w14:paraId="12BE3A88" w14:textId="77777777" w:rsidR="00AA238B" w:rsidRDefault="00AA238B" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="695F8E84" w14:textId="77777777" w:rsidR="00793D89" w:rsidRDefault="00793D89" w:rsidP="0098113F">
+    <w:p w14:paraId="3E5C20AB" w14:textId="77777777" w:rsidR="00AA238B" w:rsidRDefault="00AA238B" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DB5F423" w14:textId="77777777" w:rsidR="00793D89" w:rsidRDefault="00793D89" w:rsidP="0098113F">
+    <w:p w14:paraId="080B448F" w14:textId="77777777" w:rsidR="00AA238B" w:rsidRDefault="00AA238B" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="2D03B0B0" w14:textId="320AB1AD" w:rsidR="00551892" w:rsidRDefault="00551892" w:rsidP="002657DA">
+  <w:p w14:paraId="6BED8B22" w14:textId="79602AFD" w:rsidR="00516FE9" w:rsidRDefault="00516FE9" w:rsidP="00516FE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="8190"/>
+      </w:tabs>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
-      </w:rPr>
+        <w:lang w:bidi="ne-NP"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44181BC1" wp14:editId="6A87DE18">
+          <wp:extent cx="638175" cy="571500"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:docPr id="1" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="638175" cy="571500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="12FF9742" w14:textId="452348C6" w:rsidR="00516FE9" w:rsidRDefault="00516FE9" w:rsidP="00516FE9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:bidi="ne-NP"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46BC6268" wp14:editId="019BB917">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-133350</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>207009</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6124575" cy="0"/>
+              <wp:effectExtent l="0" t="38100" r="9525" b="38100"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Straight Connector 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr>
+                      <a:cxnSpLocks/>
+                    </wps:cNvCnPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6124575" cy="0"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:ln w="76200">
+                        <a:solidFill>
+                          <a:srgbClr val="FF0000"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="tx1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:line id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page" from="-10.5pt,16.3pt" to="471.75pt,16.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrvj816gEAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG8fZbray4uwhq/Sy&#10;aqOm/QEEQ4wKDAIaO/++A/7YbXdVqVV9QIZ582beY9jc90aTi/BBga1puVhSIiyHRtlzTb993b/7&#10;QEmIzDZMgxU1vYpA77dv32w6V4kVtKAb4QmS2FB1rqZtjK4qisBbYVhYgBMWgxK8YRG3/lw0nnXI&#10;bnSxWi7XRQe+cR64CAFPH4Yg3WZ+KQWPn6UMIhJdU+wt5tXn9ZTWYrth1dkz1yo+tsH+oQvDlMWi&#10;M9UDi4z88OoFlVHcQwAZFxxMAVIqLrIGVFMuf1NzbJkTWQuaE9xsU/h/tPzT5eCJamp6Q4llBq/o&#10;GD1T5zaSHViLBoInN8mnzoUK4Tt78Ekp7+3RPQL/HjBW/BJMm+AGWC+9SXCUSvrs+3X2XfSRcDxc&#10;l6v3t3e3lPApVrBqSnQ+xI8CDEk/NdXKJktYxS6PIabSrJog6Vhb0tX0bo3DkWEBtGr2SusUDP58&#10;2mlPLgzHYb9f4peUIcUzGO60HSUNKrKeeNViKPBFSHQM+y6HCmlWxUzLOBc2liOvtohOaRJbmBPH&#10;1v6UOOJTqshz/DfJc0auDDbOyUZZ8K+1HfupZTngJwcG3cmCEzTXg59uGwcyOzc+njTxz/c5/emJ&#10;b38CAAD//wMAUEsDBBQABgAIAAAAIQCeAvaB3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWidOiCDEqRASiBNVSwVXN97GEfE6it0k/D1GHOA4O6PZN9VmsT2bcPSdIwnp&#10;OgGG1DjdUSvh8Pa0ugXmgyKtekco4Qs9bOrLi0qV2s20w2kfWhZLyJdKgglhKDn3jUGr/NoNSNE7&#10;udGqEOXYcj2qOZbbnoskKbhVHcUPRg34aLD53J+thPy0LdLXd7E1L0k+Pn+IOZsOs5TXV8vDPbCA&#10;S/gLww9+RIc6Mh3dmbRnvYSVSOOWICETBbAYuMuzG2DH3wOvK/5/Qf0NAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAq74/NeoBAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAngL2gd4AAAAJAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="red" strokeweight="6pt">
+              <v:stroke joinstyle="miter"/>
+              <o:lock v:ext="edit" shapetype="f"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Effective Date</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00CD6D96">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RETS/TCH/ECS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/AFFTECS/001</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00106B5B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2D03B0B0" w14:textId="18D5376F" w:rsidR="00551892" w:rsidRPr="00516FE9" w:rsidRDefault="00551892" w:rsidP="00516FE9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="1241041B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="396C4346"/>
+    <w:lvl w:ilvl="0" w:tplc="01E88068">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1104,180 +1604,372 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="74192144"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADB227C2"/>
+    <w:lvl w:ilvl="0" w:tplc="01E88068">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
+    <w:rsid w:val="00024DC7"/>
+    <w:rsid w:val="000553A9"/>
     <w:rsid w:val="000638B1"/>
+    <w:rsid w:val="00082E45"/>
     <w:rsid w:val="000C3CFC"/>
+    <w:rsid w:val="000D0D03"/>
     <w:rsid w:val="00100E0C"/>
+    <w:rsid w:val="00106B5B"/>
     <w:rsid w:val="00120294"/>
     <w:rsid w:val="0012577D"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="00181D86"/>
     <w:rsid w:val="001D4C08"/>
+    <w:rsid w:val="0020555E"/>
+    <w:rsid w:val="00205B98"/>
     <w:rsid w:val="00221B14"/>
+    <w:rsid w:val="002256ED"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
+    <w:rsid w:val="002909CA"/>
     <w:rsid w:val="002918E9"/>
     <w:rsid w:val="002B7F1F"/>
     <w:rsid w:val="002F4988"/>
     <w:rsid w:val="002F612E"/>
     <w:rsid w:val="003061D0"/>
+    <w:rsid w:val="00317B5C"/>
+    <w:rsid w:val="00325C0F"/>
+    <w:rsid w:val="0034783A"/>
     <w:rsid w:val="00372505"/>
+    <w:rsid w:val="00383F60"/>
     <w:rsid w:val="003A0790"/>
     <w:rsid w:val="003A149E"/>
+    <w:rsid w:val="003B260B"/>
     <w:rsid w:val="003C2500"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
+    <w:rsid w:val="004644EB"/>
     <w:rsid w:val="004777D2"/>
     <w:rsid w:val="00477ABE"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="0049559D"/>
     <w:rsid w:val="004A3DD5"/>
     <w:rsid w:val="004A7B4C"/>
+    <w:rsid w:val="004C3C34"/>
+    <w:rsid w:val="004E1CF6"/>
+    <w:rsid w:val="004E2C2B"/>
+    <w:rsid w:val="00516FE9"/>
+    <w:rsid w:val="00540605"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005C62CE"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
+    <w:rsid w:val="00617B12"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00645B0D"/>
+    <w:rsid w:val="006475C4"/>
     <w:rsid w:val="0065398F"/>
+    <w:rsid w:val="006633C1"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
+    <w:rsid w:val="006A12AD"/>
+    <w:rsid w:val="006C48BD"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00710452"/>
     <w:rsid w:val="00735764"/>
+    <w:rsid w:val="007440D8"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="00793D89"/>
+    <w:rsid w:val="007A58FB"/>
+    <w:rsid w:val="007D0C19"/>
+    <w:rsid w:val="007E7600"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085331D"/>
+    <w:rsid w:val="00867313"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008736D1"/>
+    <w:rsid w:val="008A3DB1"/>
     <w:rsid w:val="008C2D7D"/>
+    <w:rsid w:val="008D123D"/>
     <w:rsid w:val="008E63E8"/>
+    <w:rsid w:val="008F66E7"/>
     <w:rsid w:val="00902561"/>
     <w:rsid w:val="00903C85"/>
     <w:rsid w:val="00941216"/>
+    <w:rsid w:val="009654A3"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="00985966"/>
     <w:rsid w:val="009862FA"/>
     <w:rsid w:val="009A6239"/>
+    <w:rsid w:val="009B5729"/>
+    <w:rsid w:val="009B7ABC"/>
+    <w:rsid w:val="009C4BAA"/>
+    <w:rsid w:val="009C4EDA"/>
     <w:rsid w:val="009E3841"/>
+    <w:rsid w:val="00A2704E"/>
     <w:rsid w:val="00A3605B"/>
+    <w:rsid w:val="00A50E15"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A83679"/>
+    <w:rsid w:val="00AA238B"/>
     <w:rsid w:val="00AB2BE3"/>
+    <w:rsid w:val="00AC354E"/>
+    <w:rsid w:val="00AD47E6"/>
+    <w:rsid w:val="00AE45EA"/>
     <w:rsid w:val="00B0015E"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
+    <w:rsid w:val="00B13C17"/>
+    <w:rsid w:val="00B13DF1"/>
     <w:rsid w:val="00B24B58"/>
+    <w:rsid w:val="00B44440"/>
     <w:rsid w:val="00B8655A"/>
     <w:rsid w:val="00BA6A2A"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
+    <w:rsid w:val="00C33721"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
+    <w:rsid w:val="00C62BCD"/>
     <w:rsid w:val="00C704C9"/>
+    <w:rsid w:val="00C756C0"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
+    <w:rsid w:val="00CB49B7"/>
     <w:rsid w:val="00CD2443"/>
+    <w:rsid w:val="00CD6D96"/>
+    <w:rsid w:val="00CE3C05"/>
+    <w:rsid w:val="00D0569F"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
     <w:rsid w:val="00D560D6"/>
+    <w:rsid w:val="00DA032F"/>
+    <w:rsid w:val="00DA18E9"/>
     <w:rsid w:val="00DB03F8"/>
     <w:rsid w:val="00E15DE7"/>
+    <w:rsid w:val="00E17EC7"/>
+    <w:rsid w:val="00E56991"/>
+    <w:rsid w:val="00E577F7"/>
+    <w:rsid w:val="00E736C8"/>
+    <w:rsid w:val="00E75353"/>
     <w:rsid w:val="00EA61C4"/>
+    <w:rsid w:val="00EB13DD"/>
     <w:rsid w:val="00EB2866"/>
     <w:rsid w:val="00EE6EC3"/>
     <w:rsid w:val="00EF4E7B"/>
     <w:rsid w:val="00F23BE6"/>
+    <w:rsid w:val="00F577F5"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
+    <w:rsid w:val="00FA104A"/>
     <w:rsid w:val="00FA4F24"/>
+    <w:rsid w:val="00FC38F3"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1920,59 +2612,76 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="563953899">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1541699334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2235,78 +2944,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CF2049D-F50C-4F15-98EF-1994FFCD9F7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48418BE5-F5AD-4130-AAF2-25C45B775C21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>189</Words>
-  <Characters>1081</Characters>
+  <Words>308</Words>
+  <Characters>1756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1268</CharactersWithSpaces>
+  <CharactersWithSpaces>2060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>