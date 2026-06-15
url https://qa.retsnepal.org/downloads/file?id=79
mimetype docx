--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -20,3128 +20,1975 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="5EB3180A" w14:textId="77777777" w:rsidR="0046547D" w:rsidRDefault="0046547D" w:rsidP="00096327">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3075"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3E6CC7AC" w14:textId="40E4650A" w:rsidR="00C450C1" w:rsidRPr="0043122B" w:rsidRDefault="0043122B" w:rsidP="00096327">
+    <w:p w14:paraId="3E6CC7AC" w14:textId="43072BAE" w:rsidR="00C450C1" w:rsidRPr="0043122B" w:rsidRDefault="0043122B" w:rsidP="00096327">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3075"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043122B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Application Form for Random Sampling Test of Cook stove</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Application F</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5173">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>orm for Random Sampling Test of</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB55CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cook S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043122B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>tove</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-23"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="160" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="170"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2947"/>
+        <w:gridCol w:w="2736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00644E08" w14:paraId="68F70C74" w14:textId="77777777" w:rsidTr="00644E08">
+      <w:tr w:rsidR="00D712E5" w14:paraId="574346E2" w14:textId="77777777" w:rsidTr="00D712E5">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="597E9A6C" w14:textId="77777777" w:rsidR="00644E08" w:rsidRDefault="00644E08" w:rsidP="00644E08">
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770D60B0" w14:textId="2E24B3D9" w:rsidR="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>RETS ID:</w:t>
+              <w:t>RETS ID</w:t>
+            </w:r>
+            <w:r w:rsidR="0060500C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D712E5" w14:paraId="539C972B" w14:textId="77777777" w:rsidTr="00D712E5">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084F4EA0" w14:textId="77777777" w:rsidR="00D712E5" w:rsidRPr="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D712E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Household </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B032B2F" w14:textId="65881834" w:rsidR="00D712E5" w:rsidRPr="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D712E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Institutional Stove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D712E5" w14:paraId="11B0F1CC" w14:textId="77777777" w:rsidTr="00D712E5">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39603872" w14:textId="77777777" w:rsidR="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Locally Manufactured</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B622F80" w14:textId="77777777" w:rsidR="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Imported</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C52348" w14:textId="77777777" w:rsidR="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Academic/Research Institution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E75C91" w14:textId="77777777" w:rsidR="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>GON Institution/NGO/INGO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77D71797" w14:textId="77777777" w:rsidR="00D712E5" w:rsidRDefault="00D712E5" w:rsidP="00D712E5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>International Stove</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B1A3122" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+    <w:p w14:paraId="224F7697" w14:textId="469515A8" w:rsidR="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="0043122B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2109"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1A3122" w14:textId="28A2E0EB" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0CDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF0CDB">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2F288AB2" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0CDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The General Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415DA9DA" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0CDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">RETS, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>RETS, Khumaltar</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4149EC35" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+    <w:p w14:paraId="12CA6D4D" w14:textId="37D92C26" w:rsidR="00AA7BB8" w:rsidRPr="00666D25" w:rsidRDefault="009C7CEB" w:rsidP="00AA7BB8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">We would like to inform you that a lot is ready for Random Sampling. The lot information form and reception form (Technical details) are attached herewith </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t>We would like to inform you that a lot</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/population</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C036A">
+        <w:t xml:space="preserve">of Cook Stove </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t xml:space="preserve">is ready for Random Sampling. The lot information form and reception form (Technical details) are attached herewith. Therefore, we hereby request you to collect random samples for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">testing according to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7BB8">
+        <w:t xml:space="preserve">NIBC-2016. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7BB8" w:rsidRPr="00666D25">
+        <w:t>We have provided the following documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF78931" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
-[...43 lines deleted...]
-    <w:p w14:paraId="08AE64D3" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+    <w:p w14:paraId="08AE64D3" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00947AC9" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t xml:space="preserve">Duly filled Lot information form and Reception form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255EAF7F" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00947AC9" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t xml:space="preserve">Copy of VAT and Tax exemption letter from AEPC ( if applicable) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF132B6" w14:textId="77777777" w:rsidR="000C6367" w:rsidRDefault="000C6367" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t>Serial numbers: Soft copy (Excel sheet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with RETS format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t>) and Hard copy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC0E1D" w14:textId="73334F80" w:rsidR="003E4C5E" w:rsidRPr="00947AC9" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t>Industry registration Certificate (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AC9">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Duly filled Lot information form and Reception form </w:t>
+        <w:t>for local manufacturer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255EAF7F" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+    <w:p w14:paraId="18466B98" w14:textId="39ED9D36" w:rsidR="003E4C5E" w:rsidRPr="00947AC9" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t xml:space="preserve">Copy of </w:t>
+      </w:r>
+      <w:r w:rsidR="00145589">
+        <w:t xml:space="preserve">valid </w:t>
+      </w:r>
+      <w:r w:rsidR="005D563F">
+        <w:t>PIT Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609A5FD6" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00947AC9" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00947AC9">
+        <w:t>Catalogue /Technical specifications/ Detail Drawing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5B88BC" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF0CDB">
-[...130 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00947AC9">
         <w:t>Others: ……………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B994EAA" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236BBCB5" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+    <w:p w14:paraId="11C47B72" w14:textId="5D476B8A" w:rsidR="00947AC9" w:rsidRDefault="00947AC9" w:rsidP="00947AC9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t>We hereby take the ownership of all the above mentioned documents and assure that they are genuine and authentic. We also assure that all the products imported/manufactured</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84932">
+        <w:t xml:space="preserve"> by us meet the prevailing NIBC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A38E6">
+        <w:t xml:space="preserve"> standard. Therefore, regarding the quality of the products and authenticity of the documents we take full responsibility and if any discrepancy noticed at any point of time in future we assure to bear all the financial and legal action and consequences whatsoever.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> We will collect the product submitted for testing at the time of report collection; however, if we fail to collect the product within a period of one year from the date of submission, we agree and grant permission to RETS to manage or dispose of the product at its discretion, and RETS shall not be held liable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1ECA97" w14:textId="77777777" w:rsidR="00D77F07" w:rsidRPr="005D563F" w:rsidRDefault="00D77F07" w:rsidP="00947AC9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FDD251E" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="005D563F" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D563F">
+        <w:t>Thanks for your cooperation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E5F74B" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="005D563F" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214EF952" w14:textId="77777777" w:rsidR="00D77F07" w:rsidRPr="00CF0CDB" w:rsidRDefault="00D77F07" w:rsidP="003E4C5E">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF0CDB">
+    </w:p>
+    <w:p w14:paraId="4E4CDAC7" w14:textId="32A480BE" w:rsidR="003E4C5E" w:rsidRPr="005D563F" w:rsidRDefault="003D2073" w:rsidP="00D77F07">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:t>Company Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7571D8A9" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="005D563F" w:rsidRDefault="003E4C5E" w:rsidP="00D77F07">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B91B977" w14:textId="5430E207" w:rsidR="003E4C5E" w:rsidRPr="005D563F" w:rsidRDefault="003D2073" w:rsidP="00D77F07">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Designation:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:t>Stamp:</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1084DDA1" w14:textId="77777777" w:rsidR="003E4C5E" w:rsidRPr="005D563F" w:rsidRDefault="003E4C5E" w:rsidP="00D77F07">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335E8819" w14:textId="2119D259" w:rsidR="004854C8" w:rsidRPr="00CF0CDB" w:rsidRDefault="003D2073" w:rsidP="00977AC2">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">We hereby take the ownership of all the above mentioned documents and assure that they are genuine and authentic. We also assure that all the products imported/manufactured by us meet the prevailing NIBC standard. Therefore, regarding the quality of the products and authenticity of the documents we take full responsibility and if any discrepancy noticed at any point of time in future we assure to bear all the financial and legal consequences and actions whatsoever. </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4C5E" w:rsidRPr="005D563F">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77332346" w14:textId="0AC06799" w:rsidR="003E4C5E" w:rsidRPr="00CF0CDB" w:rsidRDefault="003E4C5E" w:rsidP="003E4C5E">
-[...353 lines deleted...]
-        <w:t xml:space="preserve"> We have provided the following documents.</w:t>
+    <w:p w14:paraId="74146D9B" w14:textId="1B7BC456" w:rsidR="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
+    <w:p w14:paraId="7627E025" w14:textId="0BD9871A" w:rsidR="00CB2436" w:rsidRDefault="00097981" w:rsidP="00097981">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2385"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9225" w:type="dxa"/>
-[...1063 lines deleted...]
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1756"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1276"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2066"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3540"/>
+        <w:gridCol w:w="2089"/>
+        <w:gridCol w:w="3778"/>
+        <w:gridCol w:w="3375"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="5A6EC99F" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="5A6EC99F" w14:textId="77777777" w:rsidTr="004854C8">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9AA9BF" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="3A9AA9BF" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lot Information Form for Random Sampling Test of Cook stove</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="3F912768" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="3F912768" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6739AC4E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="6739AC4E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t>Cook Stove  type/Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="pct"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A941A7B" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+            <w:tcW w:w="2044" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A941A7B" w14:textId="21340291" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DC5428">
-[...3 lines deleted...]
-          <w:p w14:paraId="0EC8BAFA" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+            <w:r w:rsidR="004D201A">
+              <w:t xml:space="preserve">  Household cooking and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC5428">
+              <w:t>Heating</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC8BAFA" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Household cooking</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B9B793" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="45B9B793" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Institutional cooking</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C4696F" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="00C4696F" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Mud</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0D7170" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="0A0D7170" w14:textId="18DE3C46" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DC5428">
-[...8 lines deleted...]
-          <w:p w14:paraId="40C58C50" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+            <w:r w:rsidR="004C3C21">
+              <w:t xml:space="preserve">  Other (Specify)…………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C58C50" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Rocket</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75A4A7FF" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="75A4A7FF" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Single Pot hole</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48CDDC5E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="48CDDC5E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Double Pot hole</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="0" w:name="Check3"/>
-          <w:p w14:paraId="1C8BF05F" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:bookmarkStart w:id="1" w:name="Check3"/>
+          <w:p w14:paraId="1C8BF05F" w14:textId="39372C3C" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Multi-pot hole (No. of   </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004D201A" w:rsidRPr="00DC5428">
+              <w:t>hole  ...</w:t>
+            </w:r>
+            <w:r w:rsidR="004D201A">
+              <w:t>...........</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="40D39354" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="40D39354" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
-          <w:trHeight w:val="987"/>
+          <w:trHeight w:val="848"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA191C7" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="576266B1" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="3EA191C7" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2044" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="576266B1" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Natural Draft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="750A879D" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="750A879D" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Force Draft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300180C8" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="300180C8" w14:textId="258D3992" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DC5428">
-[...8 lines deleted...]
-          <w:p w14:paraId="44B63E1D" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+            <w:r w:rsidR="004C3C21">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="004C3C21">
+              <w:t>Other(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="004C3C21">
+              <w:t>Specify)……………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B63E1D" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Chimney  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E79C6FD" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="1E79C6FD" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">  Chimney less</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="43668207" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00977AC2" w:rsidRPr="00DC5428" w14:paraId="43668207" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC7D8EE" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...7 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="0FC7D8EE" w14:textId="7D27A734" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8">
+            <w:r w:rsidRPr="00044B79">
+              <w:t>Detail</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t xml:space="preserve"> of VAT and TAX Exemption Letter iss</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ued from AEPC (if applicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00D9ED05" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t>AEPC letter Number:</w:t>
+          <w:p w14:paraId="00D9ED05" w14:textId="43F168F8" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8">
+            <w:r>
+              <w:t>AEPC L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>etter Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="287A7180" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00977AC2" w:rsidRPr="00DC5428" w14:paraId="287A7180" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E971CA3" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="4E971CA3" w14:textId="77777777" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16327335" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t>Reference Number(</w:t>
+          <w:p w14:paraId="16327335" w14:textId="11E9EF77" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8">
+            <w:r w:rsidRPr="00044B79">
+              <w:t>Reference Number</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00DC5428">
+            <w:r w:rsidRPr="00044B79">
               <w:t>Chalani</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00DC5428">
+            <w:r w:rsidRPr="00044B79">
               <w:t xml:space="preserve"> Number):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="51D08E04" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00977AC2" w:rsidRPr="00DC5428" w14:paraId="51D08E04" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C610CA5" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="7C610CA5" w14:textId="77777777" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322F0B48" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-            <w:r w:rsidRPr="00DC5428">
+          <w:p w14:paraId="322F0B48" w14:textId="17F3195F" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8">
+            <w:r w:rsidRPr="00044B79">
               <w:t>Issue Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="1F4CE9CF" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00977AC2" w:rsidRPr="00DC5428" w14:paraId="1F4CE9CF" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E50685" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="48E50685" w14:textId="77777777" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1537F8B5" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t>Total population approved by AEPC for Import:</w:t>
+          <w:p w14:paraId="1537F8B5" w14:textId="64EE0B5E" w:rsidR="00977AC2" w:rsidRPr="00DC5428" w:rsidRDefault="00977AC2" w:rsidP="004854C8">
+            <w:r w:rsidRPr="00044B79">
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Population </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>Import</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="716AF7E6" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="716AF7E6" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B26A90" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...7 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="64B26A90" w14:textId="460D4F3A" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00E81402" w:rsidP="00E0327B">
+            <w:r>
+              <w:t>Details of Lot / Population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BAEF147" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="2BAEF147" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t>Manufacturer’s Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="262CD8B5" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="262CD8B5" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB51ADB" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="2FB51ADB" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51D41767" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="51D41767" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">Brand : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5092AE12" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="5092AE12" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">Model : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="25B12BEC" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="25B12BEC" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21826E60" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="21826E60" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D10B74" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...9 lines deleted...]
-              <w:t>-</w:t>
+          <w:p w14:paraId="23D10B74" w14:textId="6FA45C83" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00ED4875" w:rsidP="004854C8">
+            <w:r>
+              <w:t>Thermal efficiency (%)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5428" w:rsidRPr="00DC5428">
+              <w:t>:-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="52AD81BF" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="52AD81BF" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18EEBADA" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="18EEBADA" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198306ED" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t>Batch No:</w:t>
+          <w:p w14:paraId="198306ED" w14:textId="1B84DAAE" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00ED4875" w:rsidP="004854C8">
+            <w:r w:rsidRPr="00044B79">
+              <w:t>Batch No</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="5F29DBB6" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="5F29DBB6" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65575972" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="65575972" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630F5B2E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="630F5B2E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t>Lot No.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="60C3F219" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00B815A0" w:rsidRPr="00DC5428" w14:paraId="60C3F219" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DEB373" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="63DEB373" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="719736EA" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-            <w:r w:rsidRPr="00DC5428">
+          <w:p w14:paraId="5C574FB0" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00044B79" w:rsidRDefault="00B815A0" w:rsidP="00AA5AAE">
+            <w:r w:rsidRPr="00044B79">
               <w:t>Submit  Electronic copy of Serial Numbers (Excel sheet format) and Hard copy  to RETS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51229DAD" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...13 lines deleted...]
-          <w:p w14:paraId="205B11BB" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="1C9908A7" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00044B79" w:rsidRDefault="00B815A0" w:rsidP="00AA5AAE"/>
+          <w:p w14:paraId="35EDAFDB" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00044B79" w:rsidRDefault="00B815A0" w:rsidP="00AA5AAE">
+            <w:r w:rsidRPr="00044B79">
+              <w:t>Serial Number: From …………….. ………</w:t>
+            </w:r>
+            <w:r>
+              <w:t>to……………………...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A803F72" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRDefault="00B815A0" w:rsidP="00AA5AAE"/>
+          <w:p w14:paraId="205B11BB" w14:textId="250EDEEB" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5428">
-[...3 lines deleted...]
-              <w:t>Please attach the sheet if necessary</w:t>
+            <w:r w:rsidRPr="00044B79">
+              <w:t>Plea</w:t>
+            </w:r>
+            <w:r>
+              <w:t>se attach the sheet if not in serial manner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="1D0EA349" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00B815A0" w:rsidRPr="00DC5428" w14:paraId="1D0EA349" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="582B87A4" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="582B87A4" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18FF8143" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="18FF8143" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t>Country of Manufacture:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="2B5BF099" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00B815A0" w:rsidRPr="00DC5428" w14:paraId="2B5BF099" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="559AE6FC" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="559AE6FC" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329C259E" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="329C259E" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">Date of Manufacture : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="2EC7C81D" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00B815A0" w:rsidRPr="00DC5428" w14:paraId="2EC7C81D" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0129DB07" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="0129DB07" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC44CEC" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="3DC44CEC" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8">
             <w:r w:rsidRPr="00DC5428">
               <w:t xml:space="preserve">Total Population (total number cook stoves ) in a lot: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="13018FB9" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00AA644F" w:rsidRPr="00DC5428" w14:paraId="13018FB9" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4154BF53" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
+          <w:p w14:paraId="4154BF53" w14:textId="77777777" w:rsidR="00AA644F" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="00AA644F">
             <w:r w:rsidRPr="00DC5428">
               <w:t>Local Company Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3882" w:type="pct"/>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3CB53B" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> Non Pre-qualified</w:t>
+          <w:p w14:paraId="6B3CB53B" w14:textId="695B8C36" w:rsidR="00AA644F" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="00AA644F">
+            <w:r w:rsidRPr="00DC5428">
+              <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="5E5446A7" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00AA644F" w:rsidRPr="00DC5428" w14:paraId="5E5446A7" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF36647" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="3DF36647" w14:textId="77777777" w:rsidR="00AA644F" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="00AA644F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA782DE" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Name: </w:t>
+          <w:p w14:paraId="3DA782DE" w14:textId="781EE7D4" w:rsidR="00AA644F" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="00AA644F">
+            <w:r w:rsidRPr="00DC5428">
+              <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="4D090DC8" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00AA644F" w:rsidRPr="00DC5428" w14:paraId="4D090DC8" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="622763DC" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="622763DC" w14:textId="77777777" w:rsidR="00AA644F" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="00AA644F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2EDE0B" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t>Address:</w:t>
+          <w:p w14:paraId="1C2EDE0B" w14:textId="54B0A5A7" w:rsidR="00AA644F" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="00AA644F">
+            <w:r w:rsidRPr="00DC5428">
+              <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="119B97B2" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00B815A0" w:rsidRPr="00DC5428" w14:paraId="119B97B2" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F629DED" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="6F629DED" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355178FF" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...1 lines deleted...]
-              <w:t>Email:</w:t>
+          <w:p w14:paraId="355178FF" w14:textId="146C401B" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="004854C8">
+            <w:r w:rsidRPr="00DC5428">
+              <w:t>Contact Person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5428" w:rsidRPr="00DC5428" w14:paraId="7B9EA88F" w14:textId="77777777" w:rsidTr="00DC5428">
+      <w:tr w:rsidR="00B815A0" w:rsidRPr="00DC5428" w14:paraId="7B9EA88F" w14:textId="77777777" w:rsidTr="004D201A">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="pct"/>
+            <w:tcW w:w="1130" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19173EF7" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428"/>
-[...3 lines deleted...]
-            <w:tcW w:w="3882" w:type="pct"/>
+          <w:p w14:paraId="19173EF7" w14:textId="77777777" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00B815A0" w:rsidP="004854C8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD73F28" w14:textId="77777777" w:rsidR="00DC5428" w:rsidRPr="00DC5428" w:rsidRDefault="00DC5428" w:rsidP="00DC5428">
-[...51 lines deleted...]
-              <w:t>Mobile No.:</w:t>
+          <w:p w14:paraId="2BD73F28" w14:textId="599DA074" w:rsidR="00B815A0" w:rsidRPr="00DC5428" w:rsidRDefault="00AA644F" w:rsidP="004854C8">
+            <w:r>
+              <w:t>Telephone / Mobile Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00B815A0" w:rsidRPr="00DC5428">
+              <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3320B501" w14:textId="77777777" w:rsidR="00097981" w:rsidRDefault="00097981" w:rsidP="00097981">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2385"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08CCC8EC" w14:textId="77777777" w:rsidR="00097981" w:rsidRDefault="00097981" w:rsidP="00097981">
+    <w:p w14:paraId="476BEC74" w14:textId="77777777" w:rsidR="004E691C" w:rsidRDefault="004E691C" w:rsidP="006F633B"/>
+    <w:p w14:paraId="1C7D00D8" w14:textId="5117E3CA" w:rsidR="00911F78" w:rsidRDefault="006F633B" w:rsidP="00911F78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40906">
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78" w:rsidRPr="005D563F">
+        <w:t>Company Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BA9B9A" w14:textId="77777777" w:rsidR="00911F78" w:rsidRDefault="00911F78" w:rsidP="00911F78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317A3C9A" w14:textId="1C8A99AC" w:rsidR="00911F78" w:rsidRDefault="006F633B" w:rsidP="00911F78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40906">
+        <w:t>Designation:</w:t>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00911F78" w:rsidRPr="00B40906">
+        <w:t>Stamp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF01C0B" w14:textId="77777777" w:rsidR="00911F78" w:rsidRDefault="00911F78" w:rsidP="00911F78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC363DE" w14:textId="0C36146F" w:rsidR="006F633B" w:rsidRPr="00B40906" w:rsidRDefault="006F633B" w:rsidP="00911F78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40906">
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40906">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AADE67F" w14:textId="77777777" w:rsidR="00097981" w:rsidRDefault="00097981" w:rsidP="004D201A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2385"/>
         </w:tabs>
-      </w:pPr>
-[...136 lines deleted...]
-        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00097981" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1974D044" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="17D6BDB1" w14:textId="77777777" w:rsidR="00F11ECC" w:rsidRDefault="00F11ECC" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4407E8ED" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="0F2EDC07" w14:textId="77777777" w:rsidR="00F11ECC" w:rsidRDefault="00F11ECC" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
@@ -3168,161 +2015,162 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00824305">
+    <w:r w:rsidR="00D90FBA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00824305">
+    <w:r w:rsidR="00D90FBA">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D896F4F" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="35837642" w14:textId="77777777" w:rsidR="00F11ECC" w:rsidRDefault="00F11ECC" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B35DBC" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="6C1AD1E4" w14:textId="77777777" w:rsidR="00F11ECC" w:rsidRDefault="00F11ECC" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="53AABB54" w:rsidR="00551892" w:rsidRDefault="006B56EE" w:rsidP="006B56EE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6795"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
+        <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="041F5B8E" wp14:editId="7AFA8863">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
@@ -3332,68 +2180,69 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="1C50661B" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="7CC3E9A4" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
+        <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="4E3711DA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-209550</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>205740</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6191250" cy="0"/>
               <wp:effectExtent l="0" t="38100" r="0" b="38100"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6191250" cy="0"/>
@@ -3472,93 +2321,274 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00861F03">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00671563">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>TCH/CC/AFRSTCS</w:t>
+      <w:t>TCH/C</w:t>
     </w:r>
-    <w:r w:rsidR="005D0846">
+    <w:r w:rsidR="003F7C05">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/004</w:t>
+      <w:t>S</w:t>
+    </w:r>
+    <w:r w:rsidR="00671563">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/AF</w:t>
+    </w:r>
+    <w:r w:rsidR="005E5173">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00671563">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>RSTCS</w:t>
+    </w:r>
+    <w:r w:rsidR="003F7C05">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/002</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00E357AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="164C2934"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80163BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="5BCAE4DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="3BC24773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89CE2A5A"/>
     <w:lvl w:ilvl="0" w:tplc="2A80CFD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3627,51 +2657,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3740,208 +2770,381 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="621221FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="382C3888"/>
+    <w:lvl w:ilvl="0" w:tplc="22100178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
+    <w:rsid w:val="00065D08"/>
+    <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00096327"/>
     <w:rsid w:val="00097981"/>
+    <w:rsid w:val="000C6367"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
+    <w:rsid w:val="00145589"/>
+    <w:rsid w:val="00152DFE"/>
     <w:rsid w:val="00165C6E"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
     <w:rsid w:val="001742F0"/>
     <w:rsid w:val="00186786"/>
+    <w:rsid w:val="001A007A"/>
+    <w:rsid w:val="001B220E"/>
     <w:rsid w:val="001C307A"/>
     <w:rsid w:val="001F70AF"/>
+    <w:rsid w:val="00211B97"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
+    <w:rsid w:val="0032449F"/>
     <w:rsid w:val="003A149E"/>
+    <w:rsid w:val="003C036A"/>
     <w:rsid w:val="003C670C"/>
+    <w:rsid w:val="003D2073"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C5E"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F0358"/>
     <w:rsid w:val="003F7AEA"/>
+    <w:rsid w:val="003F7C05"/>
     <w:rsid w:val="00404977"/>
     <w:rsid w:val="0043122B"/>
     <w:rsid w:val="00434E7F"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="0046547D"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="004854C8"/>
+    <w:rsid w:val="004A2869"/>
+    <w:rsid w:val="004C3C21"/>
+    <w:rsid w:val="004C4870"/>
+    <w:rsid w:val="004D201A"/>
     <w:rsid w:val="004E60C7"/>
     <w:rsid w:val="004E691C"/>
+    <w:rsid w:val="00516C64"/>
     <w:rsid w:val="005175A1"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005625CF"/>
+    <w:rsid w:val="00574E1F"/>
     <w:rsid w:val="005B5873"/>
     <w:rsid w:val="005D0846"/>
+    <w:rsid w:val="005D563F"/>
     <w:rsid w:val="005E241C"/>
+    <w:rsid w:val="005E5173"/>
+    <w:rsid w:val="006026DD"/>
     <w:rsid w:val="00604126"/>
+    <w:rsid w:val="0060500C"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00644E08"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00671563"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006A5F40"/>
     <w:rsid w:val="006B56EE"/>
     <w:rsid w:val="006F633B"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00735764"/>
+    <w:rsid w:val="00740E1F"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
+    <w:rsid w:val="00790B35"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="00824305"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00861F03"/>
     <w:rsid w:val="00865356"/>
     <w:rsid w:val="00867C4C"/>
+    <w:rsid w:val="0088188E"/>
     <w:rsid w:val="008C2D7D"/>
+    <w:rsid w:val="00911F78"/>
+    <w:rsid w:val="00947AC9"/>
     <w:rsid w:val="00960203"/>
     <w:rsid w:val="0096785F"/>
+    <w:rsid w:val="00977AC2"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="009C7CEB"/>
     <w:rsid w:val="00A1628C"/>
+    <w:rsid w:val="00A25F1A"/>
     <w:rsid w:val="00A3605B"/>
+    <w:rsid w:val="00A428BE"/>
+    <w:rsid w:val="00A520B3"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A800C5"/>
+    <w:rsid w:val="00AA60D6"/>
+    <w:rsid w:val="00AA644F"/>
+    <w:rsid w:val="00AA7BB8"/>
     <w:rsid w:val="00AB56DE"/>
     <w:rsid w:val="00AB5AB6"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B40906"/>
+    <w:rsid w:val="00B815A0"/>
+    <w:rsid w:val="00B84932"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
+    <w:rsid w:val="00BD7A4C"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C77BF1"/>
     <w:rsid w:val="00CA52BE"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
+    <w:rsid w:val="00CB55CD"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CD76A7"/>
     <w:rsid w:val="00CF0CDB"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D30809"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00D712E5"/>
+    <w:rsid w:val="00D77F07"/>
+    <w:rsid w:val="00D90FBA"/>
     <w:rsid w:val="00DB5EB0"/>
     <w:rsid w:val="00DC5428"/>
+    <w:rsid w:val="00E0327B"/>
+    <w:rsid w:val="00E357AD"/>
     <w:rsid w:val="00E40BFA"/>
+    <w:rsid w:val="00E46F50"/>
     <w:rsid w:val="00E5171F"/>
+    <w:rsid w:val="00E6008F"/>
+    <w:rsid w:val="00E81402"/>
     <w:rsid w:val="00E939C0"/>
     <w:rsid w:val="00EA61C4"/>
+    <w:rsid w:val="00EB0330"/>
+    <w:rsid w:val="00ED4875"/>
     <w:rsid w:val="00EF7276"/>
+    <w:rsid w:val="00F11ECC"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00F8669E"/>
     <w:rsid w:val="00F9354F"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C54C1EE"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -4536,51 +3739,67 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="542258014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -4838,93 +4057,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA1F6B01-D152-436B-806A-5253381F6C20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0C32515-3B6C-4EB2-9D2B-343741C34A72}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2799</Characters>
+  <Pages>1</Pages>
+  <Words>478</Words>
+  <Characters>2726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3283</CharactersWithSpaces>
+  <CharactersWithSpaces>3198</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>