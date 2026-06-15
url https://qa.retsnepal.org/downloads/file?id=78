--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -7,1613 +7,1187 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C"/>
-[...1076 lines deleted...]
-    <w:p w14:paraId="224F7697" w14:textId="7E994894" w:rsidR="00137C7B" w:rsidRPr="003B4D69" w:rsidRDefault="00AB7D76" w:rsidP="00BD7991">
+    <w:p w14:paraId="224F7697" w14:textId="23A23214" w:rsidR="00137C7B" w:rsidRPr="003B4D69" w:rsidRDefault="00AB7D76" w:rsidP="006E0138">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4D69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Reception form for Cook Stove (PIT/RST)</w:t>
+        <w:t>Rec</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5781C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>eption form for Cook Stove (PIT</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A5781C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B4D69">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>RST)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5131" w:type="pct"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3059"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="764"/>
+        <w:gridCol w:w="3153"/>
+        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="364"/>
+        <w:gridCol w:w="1077"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="544"/>
         <w:gridCol w:w="11"/>
-        <w:gridCol w:w="560"/>
-        <w:gridCol w:w="1438"/>
+        <w:gridCol w:w="341"/>
+        <w:gridCol w:w="1654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="4EF2FD30" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="4EF2FD30" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32615949" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manufacturer’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAB1FE2" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+          <w:p w14:paraId="5BAB1FE2" w14:textId="7B92B245" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="0087577A" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text40"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="388CD064" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="388CD064" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AE7FD57" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manufacturer’s Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10EEE9D2" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="10EEE9D2" w14:textId="57628BC2" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Mailing:</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-        <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00FA1247">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text41"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text41"/>
+            <w:r w:rsidR="0087577A">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2514DE6B" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2514DE6B" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D236186" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21611950" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21611950" w14:textId="7A98641F" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="0087577A" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidR="00101DBB" w:rsidRPr="00101DBB">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text42"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text42"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="599EEA9D" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="62F5A600" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA565DF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w14:paraId="409B68DE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6041DBED" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2512F2B4" w14:textId="4345E083" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Website:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text43"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text43"/>
+            <w:r w:rsidR="0087577A">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0087577A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="62F5A600" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="7E07E6E4" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
-            <w:vMerge/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="409B68DE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...4 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w14:paraId="04EE3A33" w14:textId="5392C320" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00101DBB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Supplier </w:t>
+            </w:r>
+            <w:r w:rsidR="00680826">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Who Bring)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2512F2B4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="423B7518" w14:textId="64616502" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="0087577A" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text44"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text44"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="7E07E6E4" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="6748EBF9" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EE3A33" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="1031BC7B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Supplier </w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="7"/>
+              <w:t>Local Supplier's Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1873B4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="423B7518" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+          <w:p w14:paraId="481BA2FF" w14:textId="6D2E216E" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Mailing:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text45"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text45"/>
+            <w:r w:rsidR="00FA1247">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="6748EBF9" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0E4D641E" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1662" w:type="pct"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1031BC7B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="73919967" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101DBB">
-[...19 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="481BA2FF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="33B6FE7A" w14:textId="009D167C" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Email:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text46"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text46"/>
+            <w:r w:rsidR="00FA1247">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA1247">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0E4D641E" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="007F1C9E" w:rsidRPr="00101DBB" w14:paraId="6DD2D950" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73919967" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="73793E5F" w14:textId="77777777" w:rsidR="007F1C9E" w:rsidRPr="00101DBB" w:rsidRDefault="007F1C9E" w:rsidP="007F1C9E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B6FE7A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0D5AC20B" w14:textId="03095055" w:rsidR="007F1C9E" w:rsidRPr="00101DBB" w:rsidRDefault="007F1C9E" w:rsidP="007F1C9E">
+            <w:r w:rsidRPr="00C93852">
+              <w:t>Tel</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> / Mobile</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text33"/>
+            <w:r w:rsidRPr="00C93852">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2AC26174" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="007F1C9E" w:rsidRPr="00101DBB" w14:paraId="2AC26174" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A06858D" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="4A06858D" w14:textId="77777777" w:rsidR="007F1C9E" w:rsidRPr="00101DBB" w:rsidRDefault="007F1C9E" w:rsidP="007F1C9E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="773E43F7" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="773E43F7" w14:textId="2A3B8D0C" w:rsidR="007F1C9E" w:rsidRPr="00101DBB" w:rsidRDefault="007F1C9E" w:rsidP="007F1C9E">
+            <w:r>
+              <w:t xml:space="preserve">Contact Person: </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text36"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="1A30575F" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00E64608" w:rsidRPr="00101DBB" w14:paraId="1A30575F" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E216964" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="7E216964" w14:textId="77777777" w:rsidR="00E64608" w:rsidRPr="00101DBB" w:rsidRDefault="00E64608" w:rsidP="00E64608">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Manufactured</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00101DBB">
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="54630B4E" w14:textId="77777777" w:rsidR="00E64608" w:rsidRPr="00C93852" w:rsidRDefault="00E64608" w:rsidP="00E64608">
+            <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
               <w:t xml:space="preserve">  Locally manufactured</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257CCFD8" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-            <w:r w:rsidRPr="00101DBB">
+          <w:p w14:paraId="76B59E14" w14:textId="77777777" w:rsidR="00E64608" w:rsidRPr="00C93852" w:rsidRDefault="00E64608" w:rsidP="00E64608">
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:t xml:space="preserve">  Locally assembled with CKD and SKD parts imported</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="307E50F0" w14:textId="77777777" w:rsidR="00E64608" w:rsidRPr="00C93852" w:rsidRDefault="00E64608" w:rsidP="00E64608">
+            <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  Imported from </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text37"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text37"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="604D8D3D" w14:textId="78F3E1C6" w:rsidR="00E64608" w:rsidRPr="00101DBB" w:rsidRDefault="00E64608" w:rsidP="00E64608">
+            <w:r w:rsidRPr="00C93852">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r w:rsidRPr="00C93852">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:t xml:space="preserve">  Locally purchased from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text25"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text25"/>
+            <w:r w:rsidRPr="00C93852">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C93852">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="5DC98539" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="5DC98539" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="791"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9494CD" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="4B9494CD" w14:textId="60B8F741" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="005E6C27" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101DBB">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Cook Stove  type/Category</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="3"/>
+              <w:t>Cook Stove</w:t>
+            </w:r>
+            <w:r w:rsidR="00101DBB" w:rsidRPr="00101DBB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> type/Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1993" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="1E1D6CA5" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Household cooking and Heating</w:t>
             </w:r>
           </w:p>
@@ -1667,78 +1241,81 @@
           </w:p>
           <w:p w14:paraId="12F3C797" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Mud</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3CAA1F" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="2D3CAA1F" w14:textId="6A73D789" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other (Specify)--------</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1461" w:type="pct"/>
+              <w:t xml:space="preserve">  Other (Specif</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6C27">
+              <w:t>y)……….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0B573EEE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Rocket</w:t>
             </w:r>
@@ -1769,181 +1346,196 @@
           </w:p>
           <w:p w14:paraId="3ED2DD76" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Double Pot hole</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="1" w:name="Check3"/>
-          <w:p w14:paraId="3A86BB3A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:bookmarkStart w:id="12" w:name="Check3"/>
+          <w:p w14:paraId="3A86BB3A" w14:textId="612BCF30" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:ind w:left="341" w:hanging="341"/>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">  Multi-pot hole (No. of   hole ……..)</w:t>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">  Mu</w:t>
+            </w:r>
+            <w:r w:rsidR="005E6C27">
+              <w:t>lti-pot hole (No. of   hole……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2061E7B1" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2061E7B1" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1708BDCA" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1925" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1993" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4565BF4E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Natural Draft</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B68F3C4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Force Draft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="345C9DA4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="345C9DA4" w14:textId="4F4AA473" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other(Specify)----------</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1461" w:type="pct"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00870A0C" w:rsidRPr="00101DBB">
+              <w:t>Other (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Specify</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57773">
+              <w:t>)………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1345" w:type="pct"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="601864BC" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Chimney  </w:t>
             </w:r>
@@ -1952,206 +1544,344 @@
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Chimney less</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="346C7C25" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="346C7C25" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670233D6" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Stove Brand/Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A8B7DF8" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8B7DF8" w14:textId="65750B6D" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="007D7607" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text38"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="Text38"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="4B982ECD" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00870A0C" w:rsidRPr="00101DBB" w14:paraId="24998FC9" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6094807E" w14:textId="322DC9EB" w:rsidR="00870A0C" w:rsidRPr="00101DBB" w:rsidRDefault="00870A0C" w:rsidP="009C6EC7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serial Numbers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C12497A" w14:textId="3E78CF7A" w:rsidR="00870A0C" w:rsidRPr="00101DBB" w:rsidRDefault="007D7607" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text39"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="4B982ECD" w14:textId="77777777" w:rsidTr="00410E24">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40E3643E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Secondary Air Supply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E897F54" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE6AD6E" w14:textId="785E01D1" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="00072EB0">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2BE6AD6E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="00072EB0">
+              <w:t xml:space="preserve">                                 </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="7EE8E6A9" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="7EE8E6A9" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28484025" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Stove Material Used</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="76D1A4D4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
           <w:p w14:paraId="63AD4D9A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
           <w:p w14:paraId="0A86FF11" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1242" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="77F3D4C9" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Stainless Steel</w:t>
             </w:r>
           </w:p>
@@ -2229,215 +1959,260 @@
           </w:p>
           <w:p w14:paraId="230C50AB" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Mud</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A7F6433" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="2A7F6433" w14:textId="76AFCCDC" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...6 lines deleted...]
-            <w:tcW w:w="1053" w:type="pct"/>
+            <w:r w:rsidR="00B35715">
+              <w:t xml:space="preserve">  Other………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7433B537" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Material Specification certificate  (if available)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EBC0420" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF7374A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="6010C881" w14:textId="60FD4041" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="00235142">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6010C881" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="07BC79B4" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="07BC79B4" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
-          <w:trHeight w:val="765"/>
+          <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47E5CD84" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="29E674F2" w14:textId="09213A57" w:rsidR="00101DBB" w:rsidRPr="009603CF" w:rsidRDefault="00101DBB" w:rsidP="009603CF">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Body material thickness(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="296AF818" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="296AF818" w14:textId="0A0E26B7" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00D23F54" w:rsidP="00D23F54">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text47"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="Text47"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0917BB45" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0917BB45" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64959EB8" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AF6D8C0" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Combustion Chamber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4AE62AC5" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Stainless Steel</w:t>
             </w:r>
           </w:p>
@@ -2493,824 +2268,1401 @@
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Ceramics</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60E5904F" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Mud</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61DE01BC" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="61DE01BC" w14:textId="732522C9" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...6 lines deleted...]
-            <w:tcW w:w="1059" w:type="pct"/>
+            <w:r w:rsidR="000B77BA">
+              <w:t xml:space="preserve">  Other………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1058" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1CF57DBD" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
-              <w:lastRenderedPageBreak/>
               <w:t>Material Specification certificate  (if available)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10E5797B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E72118A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="1B47B98F" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="1B47B98F" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E77FB43" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0BEF3832" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Combustion Chamber material thickness (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-[...6 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="62518A0B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+          <w:p w14:paraId="36E8C7DA" w14:textId="5F2A6D80" w:rsidR="005F44B1" w:rsidRPr="00101DBB" w:rsidRDefault="005F44B1" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text48"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="Text48"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="1CE479D2" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="1CE479D2" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A661BE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F0071BD" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Insulating material (if available)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F1856F1" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CC6258" w14:textId="1034BA41" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Rock wool</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="63CC6258" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="001404D1">
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Glass wool</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32E5C17B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="333C5AA9" w14:textId="66B00755" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Ceramics</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="333C5AA9" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="001404D1">
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-[...3 lines deleted...]
-          <w:p w14:paraId="2D6ECA1B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="001404D1">
+              <w:t xml:space="preserve">  A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">ir </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4C36F1" w14:textId="32CA8CA2" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="001404D1">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Mud</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0E4C36F1" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="001404D1">
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other (Specify)-------------------</w:t>
+            <w:r w:rsidR="001404D1">
+              <w:t xml:space="preserve">  Other………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="55A78503" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="55A78503" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04221E99" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2BFC74A1" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Insulating material thickness (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="0F12FBF0" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
           <w:p w14:paraId="6657E98C" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>……………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="36873943" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="36873943" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A6A62C" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1241B6E9" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Top Plate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E12C2B6" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C4B78E" w14:textId="2AEEBCA6" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Stainless Steel</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="30C4B78E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="00DC48FF">
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Mild Steel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05C28ABF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="135171CB" w14:textId="004E8EF9" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="00DC48FF">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Cast Iron</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="135171CB" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="00DC48FF">
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other (Specify)-------</w:t>
+            <w:r w:rsidR="00DC48FF">
+              <w:t xml:space="preserve">  Other………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="487FB0D9" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="487FB0D9" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CAC81DF" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="00FF539B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>Top Plate material thickness (mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="5E372411" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-          <w:p w14:paraId="046F9A50" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="046F9A50" w14:textId="5DAC8922" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00EB2699" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text49"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Text49"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0F431D0B" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0F431D0B" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65B0611A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Physical Structure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3A8A0E58" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">External Dimension </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-[...19 lines deleted...]
-              <w:t>Diameter (if applicable) (cm)---------------</w:t>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D550F06" w14:textId="54DBA09C" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00A53A7C" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">Length </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="Text50"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
+            <w:r>
+              <w:t>cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="232E36D8" w14:textId="2049919A" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00A53A7C" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">Breadth </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t>cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D3E846" w14:textId="77777777" w:rsidR="00A53A7C" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t>Height</w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:t>cm</w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C" w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32876539" w14:textId="39725C8B" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">Diameter (if applicable) </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00A53A7C">
+              <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="00B8F25E" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="00B8F25E" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CBDE09A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3B5E30DD" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">Combustion Chamber dimension </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-[...14 lines deleted...]
-              <w:t>Height (cm) ………………..</w:t>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="27855B9D" w14:textId="0D3BBB10" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">Diameter </w:t>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="001B242A">
+              <w:t>cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42185AE5" w14:textId="23242A01" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00695019" w:rsidP="009C6EC7">
+            <w:r>
+              <w:t xml:space="preserve">Or Length </w:t>
+            </w:r>
+            <w:r w:rsidR="00101DBB" w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">x Breadth </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t>cm*</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t>cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B63DA42" w14:textId="0C2EC7CF" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">Height </w:t>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00763BA3">
+              <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="6F67A195" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="6F67A195" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5236B233" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1187" w:type="pct"/>
+            <w:tcW w:w="1044" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="175F3542" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>In case of chimney stove</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2294" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="3A8AE50A" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-          <w:p w14:paraId="7D819615" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...1 lines deleted...]
-              <w:t>Chimney diameter (cm)---------------</w:t>
+          <w:p w14:paraId="7D819615" w14:textId="43E5B423" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve">Chimney diameter </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text50"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="005D6AF0">
+              <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0B18BA84" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0B18BA84" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AEB801" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="00C8547D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Grate thickness/diameter (if applicable) mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="4AD5E756" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="691F494B" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="691F494B" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EB81F7C" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Type of fuel wood </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="089CC778" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Firewood                               </w:t>
             </w:r>
@@ -3410,381 +3762,440 @@
               <w:t xml:space="preserve"> Non  Charred Briquette         </w:t>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Charred Briquette</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6429476E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="1EA633D6" w14:textId="105D3B51" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="005A6692">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  Other (Specify)-------------------</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EA633D6" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
+              <w:t xml:space="preserve">  Ot</w:t>
+            </w:r>
+            <w:r w:rsidR="005A6692">
+              <w:t>her……………….</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="48DD40F0" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="48DD40F0" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="704BB70F" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="704BB70F" w14:textId="546D0585" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Diameter of cooking holes for single pot chimney stove (cm).</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="7"/>
+              <w:t>Diameter of cooking holes fo</w:t>
+            </w:r>
+            <w:r w:rsidR="00867D8A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r single pot chimney stove (cm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="19" w:name="Text51"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23BA9B1C" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="23BA9B1C" w14:textId="77D287E6" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00867D8A" w:rsidP="009C6EC7">
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text51"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF5E39" w:rsidRPr="00101DBB" w14:paraId="31346A94" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00AF5E39" w:rsidRPr="00101DBB" w14:paraId="31346A94" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B1100C4" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Diameter of cooking holes  (2-pot hole/Multi-pot hole) (cm)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06574748" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcW w:w="852" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D56542B" w14:textId="798F91D5" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="000D1131" w:rsidP="009C6EC7">
             <w:r>
               <w:t>1…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="pct"/>
+            <w:tcW w:w="760" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E7EC9B" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>2…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="854" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="030975FF" w14:textId="3EDAA30A" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="000D1131" w:rsidP="009C6EC7">
             <w:r>
               <w:t>3…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="757" w:type="pct"/>
+            <w:tcW w:w="872" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D0057C9" w14:textId="0F74A78E" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="000D1131" w:rsidP="009C6EC7">
             <w:r>
               <w:t>4…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="333C5B9B" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="333C5B9B" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42E96EDB" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total Weight of the stove (kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="104E9F27" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:t>……………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="5206713E" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="5206713E" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D932B3E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Feeding Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01EEAC83" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="3C5CDFE7" w14:textId="54B4F4E3" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="00410E24">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Continuous feeing</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3C5CDFE7" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="00410E24">
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Batch feeding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="14538DDB" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="14538DDB" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C333D93" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Optional accessories </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34CE1961" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B06412" w14:textId="26EFF8DA" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="46FBEB78" w14:textId="16E31528" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Water tank</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="46FBEB78" w14:textId="5F2A8A13" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+            <w:r w:rsidR="00410E24">
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  Back boiler</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498527C5" w14:textId="020DEDB7" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
@@ -3796,229 +4207,231 @@
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="0021523D" w:rsidRPr="00101DBB">
               <w:t>Others (</w:t>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t>Specify)…………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0B5E98F6" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="0B5E98F6" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6475C381" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Expected life of stove </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14DA0781" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  …… years</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2551B267" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="2551B267" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="471ED894" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Guarantee/Warranty Period</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05677CFC" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+          <w:p w14:paraId="6E329381" w14:textId="73CBA8EE" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="00410E24">
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
-              <w:t xml:space="preserve">  …… years</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E329381" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00410E24">
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101DBB">
+              <w:t xml:space="preserve"> …… years</w:t>
+            </w:r>
+            <w:r w:rsidR="00410E24">
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00101DBB">
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="07713708" w14:textId="77777777" w:rsidTr="009603CF">
+      <w:tr w:rsidR="00101DBB" w:rsidRPr="00101DBB" w14:paraId="07713708" w14:textId="77777777" w:rsidTr="00410E24">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1613" w:type="pct"/>
+            <w:tcW w:w="1662" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A35DAAE" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101DBB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Additional description (if any)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="pct"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="3338" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F132712" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-          <w:p w14:paraId="6CCE998E" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="266B848D" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
           <w:p w14:paraId="05C8E7CC" w14:textId="77777777" w:rsidR="00101DBB" w:rsidRPr="00101DBB" w:rsidRDefault="00101DBB" w:rsidP="009C6EC7"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7627E025" w14:textId="7B8F32D8" w:rsidR="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00101DBB"/>
     <w:p w14:paraId="3F9E6FDF" w14:textId="3C368AF7" w:rsidR="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A"/>
     <w:p w14:paraId="612493D8" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD638A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note: -</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">All durability parameters </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:rPr>
           <w:b/>
@@ -4048,158 +4461,194 @@
       <w:r w:rsidRPr="00CD638A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and related testing protocol recommended by </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NIBC 2016</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> can be downloaded from RETS website (www.retsnepal.org).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53489FFB" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A"/>
-    <w:p w14:paraId="242E4A36" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A"/>
     <w:p w14:paraId="52D9E1F8" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A"/>
     <w:p w14:paraId="0BBEB985" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A"/>
-    <w:p w14:paraId="2EDFCF4D" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A">
+    <w:p w14:paraId="2EDFCF4D" w14:textId="3E96AB6E" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00516F9A" w:rsidP="00DE5E56">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CD638A" w:rsidRPr="00CD638A">
+        <w:t>Company Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B208859" w14:textId="208543D4" w:rsidR="00CD638A" w:rsidRPr="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00DE5E56">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD638A">
-        <w:t>Name:                                                                                  Company Name:</w:t>
+        <w:t xml:space="preserve">Designation:                                        </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00516F9A">
+        <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD638A">
         <w:t>Stamp:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1BB433" w14:textId="77777777" w:rsidR="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00CD638A">
+    <w:p w14:paraId="0A1BB433" w14:textId="634D9D6E" w:rsidR="00CD638A" w:rsidRDefault="00CD638A" w:rsidP="00DE5E56">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD638A">
-        <w:t>Signature:                                                                             Date</w:t>
+        <w:t xml:space="preserve">Signature:                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00516F9A">
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD638A">
+        <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="137DEE1D" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00CD638A" w:rsidRDefault="00CB2436" w:rsidP="00CD638A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00CD638A" w:rsidSect="00F0751E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1534" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1974D044" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="236FA777" w14:textId="77777777" w:rsidR="00A757BC" w:rsidRDefault="00A757BC" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4407E8ED" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="591964C4" w14:textId="77777777" w:rsidR="00A757BC" w:rsidRDefault="00A757BC" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="02040503050203030202"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
@@ -4226,212 +4675,214 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006068BE">
+    <w:r w:rsidR="002D59D9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006068BE">
+    <w:r w:rsidR="002D59D9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D896F4F" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="010B1D51" w14:textId="77777777" w:rsidR="00A757BC" w:rsidRDefault="00A757BC" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22B35DBC" w14:textId="77777777" w:rsidR="00BC2546" w:rsidRDefault="00BC2546" w:rsidP="0098113F">
+    <w:p w14:paraId="49057628" w14:textId="77777777" w:rsidR="00A757BC" w:rsidRDefault="00A757BC" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="1F726F2A" w:rsidR="00551892" w:rsidRDefault="00694537" w:rsidP="002657DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
+        <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="041F5B8E" wp14:editId="7AFA8863">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Screen Shot 2019-09-25 at 13.58.46.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="7C27FE95" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="6465F0AC" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
+        <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="36DB0657">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-238125</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>205740</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6286500" cy="0"/>
               <wp:effectExtent l="0" t="38100" r="0" b="38100"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Straight Connector 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6286500" cy="0"/>
@@ -4510,96 +4961,140 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="00C10F75">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00962B62">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>TCH/CS/RFCS</w:t>
+      <w:t>TCH/CS/RF</w:t>
+    </w:r>
+    <w:r w:rsidR="00497A3C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00962B62">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>CS</w:t>
     </w:r>
     <w:r w:rsidR="00942DE1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>PIT&amp;RST</w:t>
     </w:r>
     <w:r w:rsidR="007C78AA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/003</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="009943C9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
@@ -4689,191 +5184,238 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="0006317F"/>
+    <w:rsid w:val="00072EB0"/>
+    <w:rsid w:val="000B77BA"/>
     <w:rsid w:val="000D1131"/>
     <w:rsid w:val="00101DBB"/>
+    <w:rsid w:val="001056D6"/>
+    <w:rsid w:val="00130D6E"/>
     <w:rsid w:val="00133675"/>
     <w:rsid w:val="00137C7B"/>
+    <w:rsid w:val="001404D1"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="00184535"/>
     <w:rsid w:val="00193481"/>
+    <w:rsid w:val="001B242A"/>
     <w:rsid w:val="001B2813"/>
     <w:rsid w:val="001E50C8"/>
     <w:rsid w:val="0021523D"/>
     <w:rsid w:val="00217CA4"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
+    <w:rsid w:val="00235142"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
+    <w:rsid w:val="0027199E"/>
     <w:rsid w:val="002918E9"/>
+    <w:rsid w:val="002D59D9"/>
     <w:rsid w:val="002E3DC6"/>
     <w:rsid w:val="00324CBA"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003B4D69"/>
     <w:rsid w:val="003C5B19"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
+    <w:rsid w:val="00410E24"/>
     <w:rsid w:val="00433EB1"/>
     <w:rsid w:val="004541D6"/>
     <w:rsid w:val="0046320A"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="00497A3C"/>
     <w:rsid w:val="004C5579"/>
     <w:rsid w:val="004F3A2F"/>
+    <w:rsid w:val="00516F9A"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="00574283"/>
+    <w:rsid w:val="00582D32"/>
+    <w:rsid w:val="005A6692"/>
     <w:rsid w:val="005B0103"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005D6AF0"/>
     <w:rsid w:val="005E241C"/>
+    <w:rsid w:val="005E6C27"/>
+    <w:rsid w:val="005F44B1"/>
     <w:rsid w:val="0060164E"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="006068BE"/>
+    <w:rsid w:val="0061508F"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00657354"/>
+    <w:rsid w:val="00680826"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
+    <w:rsid w:val="00695019"/>
+    <w:rsid w:val="006E0138"/>
+    <w:rsid w:val="006E3B31"/>
     <w:rsid w:val="00703C58"/>
+    <w:rsid w:val="0071224B"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
+    <w:rsid w:val="00763BA3"/>
     <w:rsid w:val="007C78AA"/>
+    <w:rsid w:val="007D7607"/>
     <w:rsid w:val="007E1E8F"/>
+    <w:rsid w:val="007F1C9E"/>
     <w:rsid w:val="007F3900"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
+    <w:rsid w:val="00867D8A"/>
+    <w:rsid w:val="00870A0C"/>
+    <w:rsid w:val="0087577A"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="00942DE1"/>
     <w:rsid w:val="009603CF"/>
     <w:rsid w:val="00962B62"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="009943C9"/>
     <w:rsid w:val="009C4B9A"/>
     <w:rsid w:val="00A3236E"/>
     <w:rsid w:val="00A3605B"/>
+    <w:rsid w:val="00A36FFA"/>
+    <w:rsid w:val="00A53A7C"/>
+    <w:rsid w:val="00A57773"/>
+    <w:rsid w:val="00A5781C"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A757BC"/>
     <w:rsid w:val="00AB7D76"/>
     <w:rsid w:val="00AC2892"/>
     <w:rsid w:val="00AD649D"/>
     <w:rsid w:val="00AF5E39"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
+    <w:rsid w:val="00B35715"/>
     <w:rsid w:val="00B45071"/>
     <w:rsid w:val="00BA2568"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BD7991"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C10F75"/>
     <w:rsid w:val="00C33A10"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C65321"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00C8547D"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00CD638A"/>
     <w:rsid w:val="00D23483"/>
+    <w:rsid w:val="00D23F54"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00DB1448"/>
+    <w:rsid w:val="00DC4609"/>
+    <w:rsid w:val="00DC48FF"/>
+    <w:rsid w:val="00DE5E56"/>
     <w:rsid w:val="00DF61A9"/>
+    <w:rsid w:val="00E64608"/>
+    <w:rsid w:val="00E74B0F"/>
     <w:rsid w:val="00EA61C4"/>
+    <w:rsid w:val="00EB2699"/>
     <w:rsid w:val="00F0751E"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
+    <w:rsid w:val="00FA1247"/>
+    <w:rsid w:val="00FA1B81"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C54C1EE"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -5469,50 +6011,51 @@
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5785,78 +6328,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07CC634B-7BC4-4060-B01F-75D718359D21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C19F48CF-7FE4-4F20-BE46-26E1BD97F419}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3724</Characters>
+  <Pages>1</Pages>
+  <Words>664</Words>
+  <Characters>3787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4369</CharactersWithSpaces>
+  <CharactersWithSpaces>4443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>