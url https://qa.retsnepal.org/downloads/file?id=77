--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -18,683 +18,682 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="44B9BB19" w14:textId="77777777" w:rsidR="0012577D" w:rsidRDefault="0012577D" w:rsidP="00C704C9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D2FC28" w14:textId="690F2449" w:rsidR="00C704C9" w:rsidRPr="00C704C9" w:rsidRDefault="00C704C9" w:rsidP="00C704C9">
-      <w:pPr>
+    <w:p w14:paraId="66D2FC28" w14:textId="367B079C" w:rsidR="00C704C9" w:rsidRPr="00C704C9" w:rsidRDefault="00C704C9" w:rsidP="006B36A2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C704C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Application Form for Product Introduction Test (PIT) of</w:t>
+        <w:t>Application Form for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E757BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Product Introduction Test</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C704C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="008736D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C704C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Cook Stove</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="160" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="102"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="160" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="8158" w:tblpY="20"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2947"/>
+        <w:gridCol w:w="2736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E3841" w14:paraId="7E8CDD47" w14:textId="77777777" w:rsidTr="009E3841">
+      <w:tr w:rsidR="00850513" w14:paraId="3A8B6407" w14:textId="77777777" w:rsidTr="00850513">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2947" w:type="dxa"/>
+            <w:tcW w:w="2736" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56405F17" w14:textId="77777777" w:rsidR="009E3841" w:rsidRDefault="009E3841" w:rsidP="009E3841">
+          <w:p w14:paraId="1693AE1E" w14:textId="1B6BC4E8" w:rsidR="00850513" w:rsidRDefault="00850513" w:rsidP="00850513">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>RETS ID:</w:t>
+              <w:t>RETS ID</w:t>
+            </w:r>
+            <w:r w:rsidR="00781332">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00850513" w14:paraId="2C4719B7" w14:textId="77777777" w:rsidTr="00850513">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1089440D" w14:textId="77777777" w:rsidR="00850513" w:rsidRPr="00D712E5" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D712E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Household </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D046296" w14:textId="77777777" w:rsidR="00850513" w:rsidRPr="00D712E5" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D712E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Institutional Stove</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00850513" w14:paraId="0E7CF7FB" w14:textId="77777777" w:rsidTr="00850513">
+        <w:trPr>
+          <w:trHeight w:val="323"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2736" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB259AC" w14:textId="77777777" w:rsidR="00850513" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Locally Manufactured</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B26ED4E" w14:textId="77777777" w:rsidR="00850513" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Imported</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F6AB0A9" w14:textId="77777777" w:rsidR="00850513" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Academic/Research Institution</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B082FBE" w14:textId="77777777" w:rsidR="00850513" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>GON Institution/NGO/INGO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441C5886" w14:textId="77777777" w:rsidR="00850513" w:rsidRDefault="00850513" w:rsidP="00850513">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>International Stove</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45A922CC" w14:textId="77777777" w:rsidR="00477ABE" w:rsidRDefault="00B8655A" w:rsidP="00477ABE">
+    <w:p w14:paraId="45A922CC" w14:textId="68A91DDB" w:rsidR="00477ABE" w:rsidRDefault="00403138" w:rsidP="00477ABE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6885"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>To,</w:t>
-[...6 lines deleted...]
-        <w:tab/>
+        <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E40E08" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The General Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FB1303" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="009C424E" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="14FB1303" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="009C424E" w:rsidRDefault="00B8655A" w:rsidP="002A2590">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C424E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RETS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Khumaltar</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F152637" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="009C424E" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
+    <w:p w14:paraId="7F152637" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="00796BC1" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6967FACC" w14:textId="77777777" w:rsidR="00B8655A" w:rsidRPr="004A3DD5" w:rsidRDefault="00B8655A" w:rsidP="00B8655A">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7F74AEF8" w14:textId="5E238238" w:rsidR="00475E60" w:rsidRPr="00666D25" w:rsidRDefault="007D3EBA" w:rsidP="005E16BE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004A3DD5">
-[...336 lines deleted...]
-        <w:t>We have also provided the following documents for your kind review</w:t>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t>We would like to i</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nform you that we have imported/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>anufa</w:t>
+      </w:r>
+      <w:r w:rsidR="0004718C">
+        <w:t xml:space="preserve">ctured some samples of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cook-Stove</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve">. The detail information of the sample is provided in the reception form attached herewith. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>We have submitted one sample</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve"> of each model of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cook-Stove</w:t>
+      </w:r>
+      <w:r w:rsidR="00797560">
+        <w:t xml:space="preserve"> for testing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00762D42">
+        <w:t xml:space="preserve">the product </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00762D42">
+        <w:t>Product I</w:t>
+      </w:r>
+      <w:r w:rsidR="00797560">
+        <w:t>ntroduction</w:t>
+      </w:r>
+      <w:r w:rsidR="00762D42">
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44EDC">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ategory</w:t>
+      </w:r>
+      <w:r w:rsidR="00762D42">
+        <w:t xml:space="preserve"> according to NIBC-2016</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D78D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00475E60" w:rsidRPr="00666D25">
+        <w:t>We have provided the following documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680F1C05" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:t xml:space="preserve"> Duly filled reception form prescribed by RETS (</w:t>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Manufacturer’s Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B2CA27" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
+    <w:p w14:paraId="26B2CA27" w14:textId="50489DC4" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00941216">
-        <w:t xml:space="preserve"> Warranty card of ICS</w:t>
+      <w:r w:rsidR="007A2554">
+        <w:t xml:space="preserve"> Warranty card of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2554">
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2554">
+        <w:t>tove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340207F2" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
+    <w:p w14:paraId="340207F2" w14:textId="07FFC107" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00941216">
-        <w:t xml:space="preserve"> Detail drawing of ICS</w:t>
+      <w:r w:rsidR="00537619">
+        <w:t xml:space="preserve"> Detail drawing of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00537619">
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00537619">
+        <w:t>tove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF79738" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
+    <w:p w14:paraId="4CF79738" w14:textId="67BCBA3D" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00941216">
-        <w:t xml:space="preserve"> Catalogue /Technical specifications</w:t>
+        <w:t xml:space="preserve"> Catalogue /</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6DCF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Technical specifications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5171240C" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -764,317 +763,344 @@
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:t xml:space="preserve"> Verification Letter from Academic / Research Institution (</w:t>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D05DF12" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
+    <w:p w14:paraId="054B8365" w14:textId="250F184F" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="002E17A4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00941216">
         <w:t xml:space="preserve"> Others……………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054B8365" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7214781D" w14:textId="32E29170" w:rsidR="00240A3A" w:rsidRDefault="00562C60" w:rsidP="0098482D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We hereby take full ownership of all the above-mentioned documents and confirm that they are genuine and authentic. We further assure that all products imported or manufactured by us </w:t>
+      </w:r>
+      <w:r w:rsidR="00273ADA">
+        <w:t>meet the prevailing NIBC standard.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Accordingly, we accept full responsibility for the quality of the products and the authenticity of the submitted documents. In the event that any discrepancy is identified at any time, we shall immediately replace the product at our own cost and bear all related legal actions and consequences. </w:t>
+      </w:r>
+      <w:r w:rsidR="005111BF">
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="001C11A6">
+        <w:t xml:space="preserve">agree to </w:t>
+      </w:r>
+      <w:r w:rsidR="005111BF">
+        <w:t xml:space="preserve">collect the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C11A6">
+        <w:t>product that fails</w:t>
+      </w:r>
+      <w:r w:rsidR="005111BF">
+        <w:t xml:space="preserve"> during testing immediately a</w:t>
+      </w:r>
+      <w:r w:rsidR="0097749C">
+        <w:t>t the time of report collection and</w:t>
+      </w:r>
+      <w:r w:rsidR="00083261">
+        <w:t xml:space="preserve"> product that pass the testing</w:t>
+      </w:r>
+      <w:r w:rsidR="0097749C">
+        <w:t xml:space="preserve"> after </w:t>
+      </w:r>
+      <w:r w:rsidR="00083261">
+        <w:t xml:space="preserve">two </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3BCF">
+        <w:t>years</w:t>
+      </w:r>
+      <w:r w:rsidR="0097749C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D36EC">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="0097749C">
+        <w:t>validity period</w:t>
+      </w:r>
+      <w:r w:rsidR="00083261">
+        <w:t xml:space="preserve"> from the date of report issuance.</w:t>
+      </w:r>
+      <w:r w:rsidR="00240A3A">
+        <w:t xml:space="preserve"> If the applicant fails to collect the product after this period, permission is hereby granted to RETS to manage, utilize, or dispose of the product at its discretion, and RETS shall not be held liable for any loss or damage related to the product.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3CFC629A" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="69CDC8D9" w14:textId="01C81DA1" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00E50C78">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00941216">
-        <w:t>Hence, we would like to request to test the submitted model of cook stove as per protocol ascribed by existing benchmark (NIBC 2016) to verify it under PIT category.</w:t>
+        <w:t>Thank you for your kind cooperation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395F8E87" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="02B022FA" w14:textId="21859C58" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00EF2A19" w:rsidP="00EF2A19">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00941216" w:rsidRPr="00941216">
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00941216" w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="21EBB00E" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
-[...4 lines deleted...]
-        <w:t>Thank you for your kind cooperation.</w:t>
+    <w:p w14:paraId="730BDC9B" w14:textId="44844631" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00EF2A19">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Desig</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:t>nation:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Stamp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CDC8D9" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7E8EDE39" w14:textId="7B6A9FE0" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00EF2A19">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Sig</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:t>nature:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF2A19">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00941216">
+        <w:t>Date:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="02B022FA" w14:textId="77777777" w:rsidR="00941216" w:rsidRPr="00941216" w:rsidRDefault="00941216" w:rsidP="00941216">
-[...119 lines deleted...]
-    <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
+    <w:sectPr w:rsidR="00941216" w:rsidRPr="00941216" w:rsidSect="00FD42B9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="097943EC" w14:textId="77777777" w:rsidR="00C470CD" w:rsidRDefault="00C470CD" w:rsidP="0098113F">
+    <w:p w14:paraId="3B2E6AA3" w14:textId="77777777" w:rsidR="0099414A" w:rsidRDefault="0099414A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12338BFD" w14:textId="77777777" w:rsidR="00C470CD" w:rsidRDefault="00C470CD" w:rsidP="0098113F">
+    <w:p w14:paraId="53AE5A8C" w14:textId="77777777" w:rsidR="0099414A" w:rsidRDefault="0099414A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -1086,123 +1112,123 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002A3A99">
+    <w:r w:rsidR="004D76A9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002A3A99">
+    <w:r w:rsidR="004D76A9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34D5FDAC" w14:textId="77777777" w:rsidR="00C470CD" w:rsidRDefault="00C470CD" w:rsidP="0098113F">
+    <w:p w14:paraId="69168A1F" w14:textId="77777777" w:rsidR="0099414A" w:rsidRDefault="0099414A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EC505C9" w14:textId="77777777" w:rsidR="00C470CD" w:rsidRDefault="00C470CD" w:rsidP="0098113F">
+    <w:p w14:paraId="26614E0A" w14:textId="77777777" w:rsidR="0099414A" w:rsidRDefault="0099414A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="1F726F2A" w:rsidR="00551892" w:rsidRDefault="00694537" w:rsidP="002657DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
@@ -1231,51 +1257,51 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="69750E3A" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="6DC6379F" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="3620D7F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -1374,113 +1400,261 @@
       </w:rPr>
       <w:t>RETS</w:t>
     </w:r>
     <w:r w:rsidR="003A0790">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00372505">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>TCH/CS/AF</w:t>
     </w:r>
-    <w:r w:rsidR="00221B14">
+    <w:r w:rsidR="003639AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>PIT</w:t>
+      <w:t>F</w:t>
     </w:r>
-    <w:r w:rsidR="000C3CFC">
+    <w:r w:rsidR="00221B14">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>CS</w:t>
+      <w:t>PIT</w:t>
     </w:r>
-    <w:r w:rsidR="00221B14">
+    <w:r w:rsidR="000C3CFC">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/002</w:t>
+      <w:t>CS</w:t>
+    </w:r>
+    <w:r w:rsidR="00985A3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/001</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r w:rsidR="00426A67">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="164C2934"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80163BE6"/>
+    <w:lvl w:ilvl="0" w:tplc="5BCAE4DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1549,176 +1723,367 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="621221FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="382C3888"/>
+    <w:lvl w:ilvl="0" w:tplc="22100178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
+    <w:rsid w:val="00001675"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
+    <w:rsid w:val="00010D1D"/>
     <w:rsid w:val="0001746A"/>
+    <w:rsid w:val="0004718C"/>
     <w:rsid w:val="000638B1"/>
+    <w:rsid w:val="00083261"/>
+    <w:rsid w:val="000C22E7"/>
     <w:rsid w:val="000C3CFC"/>
+    <w:rsid w:val="000E0DD3"/>
     <w:rsid w:val="00100E0C"/>
+    <w:rsid w:val="001130F9"/>
+    <w:rsid w:val="00117D0B"/>
     <w:rsid w:val="00120294"/>
     <w:rsid w:val="0012577D"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="001669DF"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="001969F4"/>
+    <w:rsid w:val="001C11A6"/>
     <w:rsid w:val="001D4C08"/>
     <w:rsid w:val="00221B14"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
+    <w:rsid w:val="00235B8B"/>
+    <w:rsid w:val="00240A3A"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
+    <w:rsid w:val="00273ADA"/>
     <w:rsid w:val="002918E9"/>
+    <w:rsid w:val="002A2590"/>
     <w:rsid w:val="002A3A99"/>
     <w:rsid w:val="002B7F1F"/>
+    <w:rsid w:val="002E17A4"/>
     <w:rsid w:val="002F4988"/>
     <w:rsid w:val="003061D0"/>
+    <w:rsid w:val="003446CB"/>
+    <w:rsid w:val="003639AB"/>
     <w:rsid w:val="00372505"/>
     <w:rsid w:val="003A0790"/>
     <w:rsid w:val="003A149E"/>
+    <w:rsid w:val="003A7C30"/>
+    <w:rsid w:val="003B2133"/>
+    <w:rsid w:val="003B59C5"/>
     <w:rsid w:val="003C670C"/>
+    <w:rsid w:val="003D1D26"/>
+    <w:rsid w:val="003D36EC"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
+    <w:rsid w:val="00403138"/>
+    <w:rsid w:val="00426A67"/>
     <w:rsid w:val="004541D6"/>
+    <w:rsid w:val="00475E60"/>
     <w:rsid w:val="00477ABE"/>
     <w:rsid w:val="00484940"/>
     <w:rsid w:val="004A3DD5"/>
     <w:rsid w:val="004A7B4C"/>
+    <w:rsid w:val="004D76A9"/>
+    <w:rsid w:val="00502DE9"/>
+    <w:rsid w:val="005111BF"/>
+    <w:rsid w:val="00537619"/>
+    <w:rsid w:val="00545A13"/>
+    <w:rsid w:val="00550450"/>
     <w:rsid w:val="00551892"/>
+    <w:rsid w:val="00562C60"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005C537B"/>
+    <w:rsid w:val="005E16BE"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="00645B0D"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
+    <w:rsid w:val="006B36A2"/>
+    <w:rsid w:val="006B5911"/>
+    <w:rsid w:val="006F3BCF"/>
     <w:rsid w:val="00703C58"/>
     <w:rsid w:val="00710452"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
+    <w:rsid w:val="00762D42"/>
     <w:rsid w:val="00763645"/>
+    <w:rsid w:val="00781332"/>
+    <w:rsid w:val="00792E1B"/>
+    <w:rsid w:val="00796BC1"/>
+    <w:rsid w:val="00797560"/>
+    <w:rsid w:val="007A2554"/>
+    <w:rsid w:val="007A6EA5"/>
+    <w:rsid w:val="007D3EBA"/>
     <w:rsid w:val="008130BB"/>
+    <w:rsid w:val="00815BEC"/>
+    <w:rsid w:val="00850513"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008736D1"/>
+    <w:rsid w:val="008B4F6A"/>
     <w:rsid w:val="008C2D7D"/>
     <w:rsid w:val="008D3135"/>
+    <w:rsid w:val="008D78D7"/>
     <w:rsid w:val="008E63E8"/>
     <w:rsid w:val="00902561"/>
     <w:rsid w:val="00903C85"/>
     <w:rsid w:val="00941216"/>
+    <w:rsid w:val="0097749C"/>
     <w:rsid w:val="0098113F"/>
+    <w:rsid w:val="0098482D"/>
+    <w:rsid w:val="00984DE6"/>
+    <w:rsid w:val="00985A3D"/>
+    <w:rsid w:val="0099414A"/>
     <w:rsid w:val="009A6239"/>
+    <w:rsid w:val="009B6DCF"/>
     <w:rsid w:val="009E3841"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
     <w:rsid w:val="00AB2BE3"/>
+    <w:rsid w:val="00AE55E8"/>
     <w:rsid w:val="00B0015E"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B24B58"/>
     <w:rsid w:val="00B8655A"/>
     <w:rsid w:val="00BA6A2A"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
+    <w:rsid w:val="00C103FB"/>
+    <w:rsid w:val="00C26C87"/>
+    <w:rsid w:val="00C40BC9"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C470CD"/>
     <w:rsid w:val="00C704C9"/>
     <w:rsid w:val="00C776C3"/>
+    <w:rsid w:val="00C80B27"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00D54F85"/>
     <w:rsid w:val="00D560D6"/>
     <w:rsid w:val="00DB03F8"/>
+    <w:rsid w:val="00DB32F6"/>
     <w:rsid w:val="00E15DE7"/>
+    <w:rsid w:val="00E50C78"/>
+    <w:rsid w:val="00E757BE"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EE6EC3"/>
+    <w:rsid w:val="00EF2A19"/>
     <w:rsid w:val="00EF4E7B"/>
+    <w:rsid w:val="00F14EB8"/>
     <w:rsid w:val="00F23BE6"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
+    <w:rsid w:val="00F87C59"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2351,50 +2716,51 @@
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="212278377">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -2652,93 +3018,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7130379F-EE54-4F61-9D2A-5AC445E17F5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8261B5B8-F987-4D4C-97FD-D3321E78ACA2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>230</Words>
-  <Characters>1314</Characters>
+  <Words>331</Words>
+  <Characters>1888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1541</CharactersWithSpaces>
+  <CharactersWithSpaces>2215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>