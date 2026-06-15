--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -1,85 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="3E6CC7AC" w14:textId="4ACFD5F2" w:rsidR="00C450C1" w:rsidRPr="00B20B1F" w:rsidRDefault="00C450C1" w:rsidP="003E4C6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="224F7697" w14:textId="59275FC3" w:rsidR="00137C7B" w:rsidRPr="00B20B1F" w:rsidRDefault="00B20B1F" w:rsidP="00B71006">
+    <w:p w14:paraId="224F7697" w14:textId="7AB06DA5" w:rsidR="00137C7B" w:rsidRPr="00B20B1F" w:rsidRDefault="00196145" w:rsidP="00B71006">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2109"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Test for Calorific Value of F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B20B1F">
+        <w:t xml:space="preserve">Application for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B1F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B1F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Calorific Value of F</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20B1F" w:rsidRPr="00B20B1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>uel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F85679" w14:textId="77777777" w:rsidR="00137C7B" w:rsidRPr="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="160" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="74"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -152,278 +185,816 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972D54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The General Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20773491" w14:textId="77777777" w:rsidR="006C4F79" w:rsidRPr="00972D54" w:rsidRDefault="006C4F79" w:rsidP="006C4F79">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00972D54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">RETS, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>RETS, Khumaltar</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1828699B" w14:textId="77777777" w:rsidR="006C4F79" w:rsidRPr="00972D54" w:rsidRDefault="006C4F79" w:rsidP="006C4F79">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00972D54">
-        <w:t xml:space="preserve">We would like to inform you that </w:t>
-[...4 lines deleted...]
-        <w:t>we have submitted the following details of fuel requesting to measure its calorific value.</w:t>
+        <w:t>We would like to inform you that we have submitted the following details of fuel requesting to measure its calorific value.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9558" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3420"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2988"/>
+        <w:gridCol w:w="2700"/>
         <w:gridCol w:w="3870"/>
       </w:tblGrid>
       <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="4FE40C81" w14:textId="77777777" w:rsidTr="005F5F3F">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9558" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5F014C96" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Details of Fuel </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="63882193" w14:textId="77777777" w:rsidTr="005F5F3F">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="63882193" w14:textId="77777777" w:rsidTr="00366618">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC08DEC" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="7AC08DEC" w14:textId="67920728" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="005D0127" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00861803">
-[...5 lines deleted...]
-              <w:t>Name of manufacturer</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Local Supplier (Who Bring)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="48118780" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="48118780" w14:textId="78C9059F" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00A76F56" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text47"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text47"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="0E4A1AE7" w14:textId="77777777" w:rsidTr="005F5F3F">
+      <w:tr w:rsidR="00BA5E30" w:rsidRPr="00861803" w14:paraId="0E4A1AE7" w14:textId="77777777" w:rsidTr="00366618">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787CE9B4" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="787CE9B4" w14:textId="1BDAEB61" w:rsidR="00BA5E30" w:rsidRPr="00861803" w:rsidRDefault="00BA5E30" w:rsidP="005D0127">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00861803">
-[...5 lines deleted...]
-              <w:t>Manufacturer Address</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Local Supplier Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1E8E68" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="6B1E8E68" w14:textId="6B9D0FC0" w:rsidR="00BA5E30" w:rsidRPr="00861803" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mailing: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text45"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text45"/>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="1EFFF32F" w14:textId="77777777" w:rsidTr="005F5F3F">
+      <w:tr w:rsidR="00BA5E30" w:rsidRPr="00861803" w14:paraId="36317191" w14:textId="77777777" w:rsidTr="00366618">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4BF6D1C8" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="6751B632" w14:textId="77777777" w:rsidR="00BA5E30" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00861803">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56DAB288" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="44C78B22" w14:textId="03722ACB" w:rsidR="00BA5E30" w:rsidRPr="00861803" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text46"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text46"/>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA5E30" w:rsidRPr="00861803" w14:paraId="2291E9C6" w14:textId="77777777" w:rsidTr="00366618">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D734A93" w14:textId="77777777" w:rsidR="00BA5E30" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="28A5338C" w14:textId="77777777" w:rsidTr="005F5F3F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B00A39F" w14:textId="4DE072C1" w:rsidR="00BA5E30" w:rsidRPr="00861803" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tel / Mobile:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text33"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text33"/>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA5E30" w:rsidRPr="00861803" w14:paraId="1EFFF32F" w14:textId="77777777" w:rsidTr="00366618">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF6D1C8" w14:textId="52C210B1" w:rsidR="00BA5E30" w:rsidRPr="00861803" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6570" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DAB288" w14:textId="369F3B1E" w:rsidR="00BA5E30" w:rsidRPr="00861803" w:rsidRDefault="00BA5E30" w:rsidP="00D22E68">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact Person: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text36"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text36"/>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA5E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="28A5338C" w14:textId="77777777" w:rsidTr="00366618">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C211B81" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No. of Fuel samples</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D28FE00" w14:textId="7F316D0E" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
@@ -606,80 +1177,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ………(if more than three)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="346F0BE9" w14:textId="77777777" w:rsidTr="005F5F3F">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="346F0BE9" w14:textId="77777777" w:rsidTr="00366618">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64B74AEA" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Types of fuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6138" w:type="dxa"/>
+            <w:tcW w:w="6570" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66C1D0AB" w14:textId="72A06047" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="66C1D0AB" w14:textId="6D19D96A" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
@@ -750,50 +1321,58 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00197094">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Liquid     </w:t>
             </w:r>
+            <w:r w:rsidR="00366618">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
@@ -802,57 +1381,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  Both</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="4497ABE4" w14:textId="77777777" w:rsidTr="000B2E8C">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="4497ABE4" w14:textId="77777777" w:rsidTr="00366618">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2328B0AE" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B0EBE2D" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FA2C2AE" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
@@ -892,51 +1471,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="724F18FD" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of fuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F7E9D9D" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Name </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -967,173 +1546,181 @@
           </w:p>
           <w:p w14:paraId="7A164D12" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Shall be attached with sample)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="5D8EF5C1" w14:textId="77777777" w:rsidTr="000B2E8C">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="5D8EF5C1" w14:textId="77777777" w:rsidTr="00366618">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="09AA2984" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60075EB4" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="60075EB4" w14:textId="29F19641" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00366618">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00861803">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Briquette-      </w:t>
+            <w:r w:rsidR="00366618">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Briquette</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861803">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C9109C" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="3D2D8F83" w14:textId="77777777" w:rsidTr="000B2E8C">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="3D2D8F83" w14:textId="77777777" w:rsidTr="00366618">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5076D916" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A72F103" w14:textId="789F7725" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1167,73 +1754,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pellet              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2694FFFF" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="24861A2F" w14:textId="77777777" w:rsidTr="000B2E8C">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="24861A2F" w14:textId="77777777" w:rsidTr="00366618">
         <w:trPr>
           <w:trHeight w:val="152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="17E75F12" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2236FE26" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1267,73 +1854,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Firewood        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C0ABA8" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="7472B531" w14:textId="77777777" w:rsidTr="000B2E8C">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="7472B531" w14:textId="77777777" w:rsidTr="00366618">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="47A741DC" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76966504" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
@@ -1367,441 +1954,192 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Charcoal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02AE5154" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="651688BD" w14:textId="77777777" w:rsidTr="000B2E8C">
+      <w:tr w:rsidR="00861803" w:rsidRPr="00861803" w14:paraId="651688BD" w14:textId="77777777" w:rsidTr="00366618">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="2988" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6F9E030D" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2700" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE7EA02" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
+          <w:p w14:paraId="2B0911F0" w14:textId="0AFA88D9" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00861803">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00861803">
-[...23 lines deleted...]
-              <w:t>(other specify)</w:t>
+            <w:r w:rsidR="00366618">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other……………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1601FB68" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
-            <w:pPr>
-[...234 lines deleted...]
-          <w:p w14:paraId="40B7F57E" w14:textId="77777777" w:rsidR="00861803" w:rsidRPr="00861803" w:rsidRDefault="00861803" w:rsidP="00D22E68">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36F68CF1" w14:textId="77777777" w:rsidR="00137C7B" w:rsidRPr="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:p w14:paraId="5F09F152" w14:textId="77777777" w:rsidR="00137C7B" w:rsidRPr="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:p w14:paraId="4DE6F870" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00197094">
         <w:t>We have also provided the following documents for your kind review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D5B415" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
+    <w:p w14:paraId="0FAE2617" w14:textId="77777777" w:rsidR="002F51CE" w:rsidRDefault="00197094" w:rsidP="00197094">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00197094">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:t xml:space="preserve"> Catalogue /Technical specifications     </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="30D5B415" w14:textId="26F7E97E" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00197094">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:t xml:space="preserve"> Industry registration Certificate (</w:t>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:rPr>
           <w:b/>
@@ -1855,429 +2193,465 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00197094">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00197094">
         <w:t xml:space="preserve"> Others……………….</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0FC555E7" w14:textId="77777777" w:rsidR="002F51CE" w:rsidRDefault="002F51CE" w:rsidP="00197094">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="39B566CD" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00197094">
         <w:t>Thank you for your kind cooperation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F358E2D" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094"/>
-    <w:p w14:paraId="449C4E08" w14:textId="16FDE323" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
-      <w:r w:rsidRPr="00197094">
+    <w:p w14:paraId="449C4E08" w14:textId="339998A1" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="003779E2" w:rsidP="002F51CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00197094">
+        <w:t>Company</w:t>
+      </w:r>
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
+        <w:t xml:space="preserve"> Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
         <w:tab/>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00197094">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6A6225" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="002F51CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B440C17" w14:textId="03F9CAC7" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="003779E2" w:rsidP="002F51CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Designation:</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
+        <w:t>Stamp:</w:t>
+      </w:r>
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B6A6225" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="7C90C8B6" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
+    <w:p w14:paraId="7C90C8B6" w14:textId="77777777" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="002F51CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="00197094">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5970DFC8" w14:textId="1FCA4457" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
-      <w:r w:rsidRPr="00197094">
+    <w:p w14:paraId="5970DFC8" w14:textId="2C71486B" w:rsidR="00197094" w:rsidRPr="00197094" w:rsidRDefault="003779E2" w:rsidP="002F51CE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t>Signature:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00197094">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00197094">
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
         <w:t>Date:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00197094">
+      <w:r w:rsidR="00197094" w:rsidRPr="00197094">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A45EAA0" w14:textId="77777777" w:rsidR="00197094" w:rsidRDefault="00197094" w:rsidP="00197094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74146D9B" w14:textId="1B7BC456" w:rsidR="00137C7B" w:rsidRDefault="00137C7B" w:rsidP="00137C7B"/>
     <w:p w14:paraId="7627E025" w14:textId="77777777" w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidRDefault="00CB2436" w:rsidP="00137C7B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CB2436" w:rsidRPr="00137C7B" w:rsidSect="00FD42B9">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1286" w:right="1440" w:bottom="454" w:left="1440" w:header="36" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73FC45AB" w14:textId="77777777" w:rsidR="00E854AE" w:rsidRDefault="00E854AE" w:rsidP="0098113F">
+    <w:p w14:paraId="5E9FFA74" w14:textId="77777777" w:rsidR="0007258A" w:rsidRDefault="0007258A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CD9666F" w14:textId="77777777" w:rsidR="00E854AE" w:rsidRDefault="00E854AE" w:rsidP="0098113F">
+    <w:p w14:paraId="6202C67D" w14:textId="77777777" w:rsidR="0007258A" w:rsidRDefault="0007258A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="3C7C1F96" w14:textId="77777777" w:rsidR="00AA525F" w:rsidRDefault="00AA525F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="5EE34790" w14:textId="6BA5DFC6" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="0098113F" w:rsidP="00F7260B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4550"/>
         <w:tab w:val="left" w:pos="5818"/>
       </w:tabs>
       <w:ind w:right="260"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00002DF8">
+    <w:r w:rsidR="00107D03">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00002DF8">
+    <w:r w:rsidR="00107D03">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="4577AE4A" w14:textId="77777777" w:rsidR="00AA525F" w:rsidRDefault="00AA525F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F3711FA" w14:textId="77777777" w:rsidR="00E854AE" w:rsidRDefault="00E854AE" w:rsidP="0098113F">
+    <w:p w14:paraId="64774FB0" w14:textId="77777777" w:rsidR="0007258A" w:rsidRDefault="0007258A" w:rsidP="0098113F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CF6EF7E" w14:textId="77777777" w:rsidR="00E854AE" w:rsidRDefault="00E854AE" w:rsidP="0098113F">
+    <w:p w14:paraId="36CE72B4" w14:textId="77777777" w:rsidR="0007258A" w:rsidRDefault="0007258A" w:rsidP="0098113F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="05458C2C" w14:textId="77777777" w:rsidR="00AA525F" w:rsidRDefault="00AA525F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="2D03B0B0" w14:textId="1F726F2A" w:rsidR="00551892" w:rsidRDefault="00694537" w:rsidP="002657DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="041F5B8E" wp14:editId="7AFA8863">
           <wp:extent cx="635510" cy="567070"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="1" name="Picture 1"/>
@@ -2297,51 +2671,51 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="673977" cy="601394"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="288C5C25" w14:textId="36C20E41" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
+  <w:p w14:paraId="288C5C25" w14:textId="0C016A6F" w:rsidR="0098113F" w:rsidRPr="00694537" w:rsidRDefault="00FD42B9" w:rsidP="00FD42B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:bidi="ne-NP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A3B7D0" wp14:editId="61DC7D10">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
@@ -2416,75 +2790,195 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Effective Date</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B71006">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>RETS/TCH/OTCVF/001</w:t>
+      <w:t>RETS/</w:t>
+    </w:r>
+    <w:r w:rsidR="008F74DC">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>TCH/</w:t>
+    </w:r>
+    <w:r w:rsidR="00727C43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>CV</w:t>
+    </w:r>
+    <w:r w:rsidR="00E07C1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00727C43">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="008F74DC">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>AF</w:t>
+    </w:r>
+    <w:r w:rsidR="00496CBB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>FTCV</w:t>
+    </w:r>
+    <w:r w:rsidR="00E07C1B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00F36866">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/004</w:t>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00551892" w:rsidRPr="00694537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t xml:space="preserve">Version </w:t>
     </w:r>
+    <w:r w:rsidR="00AA525F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00551892" w:rsidRPr="00694537">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w14:paraId="74AAA179" w14:textId="77777777" w:rsidR="00AA525F" w:rsidRDefault="00AA525F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3C8323F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C1E84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2596,121 +3090,144 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0098113F"/>
     <w:rsid w:val="00002DF8"/>
     <w:rsid w:val="00006C6C"/>
     <w:rsid w:val="00010666"/>
     <w:rsid w:val="0001746A"/>
     <w:rsid w:val="000571B6"/>
+    <w:rsid w:val="0007258A"/>
     <w:rsid w:val="000B2E8C"/>
     <w:rsid w:val="001072CE"/>
+    <w:rsid w:val="00107D03"/>
     <w:rsid w:val="00137C7B"/>
     <w:rsid w:val="001412CE"/>
     <w:rsid w:val="00154093"/>
     <w:rsid w:val="001669DF"/>
+    <w:rsid w:val="0016794A"/>
     <w:rsid w:val="0017280F"/>
+    <w:rsid w:val="00196145"/>
     <w:rsid w:val="00197094"/>
     <w:rsid w:val="0022653B"/>
     <w:rsid w:val="00230717"/>
     <w:rsid w:val="00254389"/>
     <w:rsid w:val="002657DA"/>
     <w:rsid w:val="00271196"/>
     <w:rsid w:val="002918E9"/>
+    <w:rsid w:val="002F51CE"/>
     <w:rsid w:val="003428FD"/>
+    <w:rsid w:val="00366618"/>
+    <w:rsid w:val="003779E2"/>
     <w:rsid w:val="003A149E"/>
     <w:rsid w:val="003C670C"/>
     <w:rsid w:val="003D3E50"/>
     <w:rsid w:val="003E2E9D"/>
     <w:rsid w:val="003E4C6C"/>
     <w:rsid w:val="003F7AEA"/>
     <w:rsid w:val="004541D6"/>
+    <w:rsid w:val="00482DAB"/>
     <w:rsid w:val="00484940"/>
+    <w:rsid w:val="00496CBB"/>
     <w:rsid w:val="00551892"/>
     <w:rsid w:val="005B5873"/>
+    <w:rsid w:val="005D0127"/>
     <w:rsid w:val="005E241C"/>
     <w:rsid w:val="005F5F3F"/>
     <w:rsid w:val="00602F00"/>
     <w:rsid w:val="00604126"/>
     <w:rsid w:val="00621641"/>
     <w:rsid w:val="0065398F"/>
     <w:rsid w:val="00683AE7"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="006C4F79"/>
     <w:rsid w:val="00703C58"/>
+    <w:rsid w:val="00727C43"/>
     <w:rsid w:val="00735764"/>
     <w:rsid w:val="00752803"/>
     <w:rsid w:val="00763645"/>
     <w:rsid w:val="008130BB"/>
     <w:rsid w:val="0085331D"/>
     <w:rsid w:val="00861803"/>
     <w:rsid w:val="00867C4C"/>
     <w:rsid w:val="008C2D7D"/>
+    <w:rsid w:val="008F74DC"/>
+    <w:rsid w:val="00924122"/>
     <w:rsid w:val="00972D54"/>
     <w:rsid w:val="0098113F"/>
     <w:rsid w:val="00A3605B"/>
     <w:rsid w:val="00A6007E"/>
+    <w:rsid w:val="00A76F56"/>
+    <w:rsid w:val="00AA05F2"/>
+    <w:rsid w:val="00AA525F"/>
+    <w:rsid w:val="00AE5090"/>
     <w:rsid w:val="00B0674E"/>
     <w:rsid w:val="00B13798"/>
     <w:rsid w:val="00B20B1F"/>
+    <w:rsid w:val="00B40D89"/>
     <w:rsid w:val="00B71006"/>
     <w:rsid w:val="00B735B5"/>
+    <w:rsid w:val="00BA5E30"/>
     <w:rsid w:val="00BC2546"/>
     <w:rsid w:val="00BD7309"/>
     <w:rsid w:val="00BE116A"/>
     <w:rsid w:val="00C37951"/>
     <w:rsid w:val="00C43A8A"/>
     <w:rsid w:val="00C450C1"/>
     <w:rsid w:val="00C776C3"/>
     <w:rsid w:val="00CA7510"/>
     <w:rsid w:val="00CB2436"/>
     <w:rsid w:val="00CB594C"/>
     <w:rsid w:val="00CD2443"/>
     <w:rsid w:val="00D23483"/>
     <w:rsid w:val="00D44473"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D4674F"/>
+    <w:rsid w:val="00E07C1B"/>
     <w:rsid w:val="00E854AE"/>
+    <w:rsid w:val="00E92000"/>
+    <w:rsid w:val="00EA0992"/>
     <w:rsid w:val="00EA61C4"/>
     <w:rsid w:val="00EB7129"/>
     <w:rsid w:val="00F23BE6"/>
+    <w:rsid w:val="00F36866"/>
     <w:rsid w:val="00F7260B"/>
     <w:rsid w:val="00F8218D"/>
     <w:rsid w:val="00FA4F24"/>
     <w:rsid w:val="00FC6270"/>
     <w:rsid w:val="00FD42B9"/>
     <w:rsid w:val="00FE0302"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ne-NP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
@@ -3336,54 +3853,54 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4674F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3632,93 +4149,93 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{143AFA07-B6B0-4865-AB2E-D950FB9EFEC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E326990-2BCD-4AD1-8A4A-775998233F57}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>205</Words>
-  <Characters>1175</Characters>
+  <Words>206</Words>
+  <Characters>1180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1378</CharactersWithSpaces>
+  <CharactersWithSpaces>1384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>